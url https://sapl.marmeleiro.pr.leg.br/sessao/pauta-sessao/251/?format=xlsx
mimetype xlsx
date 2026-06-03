--- v0 (2026-03-08)
+++ v1 (2026-06-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 1 de 2026</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
     <t>Autoriza o repasse mensal de auxílio-transporte a estudantes matriculados em cursos superiores de graduação e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 3 de 2026</t>
   </si>
   <si>
-    <t>Autoriza a concessão de auxilio alimentação aos servidores públicos municipais do Poder Executivo.</t>
+    <t>Autoriza a concessão de auxílio alimentação aos servidores públicos municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>Parecer favorável da comissão</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 4 de 2026</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos vencimentos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 5 de 2026</t>
   </si>
   <si>
     <t>Altera redação da Lei nº 2.135 de 11 de dezembro de 2013.</t>
   </si>
   <si>
     <t>Ao Gabinete da Presidência para Despacho Inicial</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 6 de 2026</t>
   </si>
   <si>
     <t>Altera redação e cria o cargo de Assessor de Ações Governamentais na Lei nº 2.135 de 11 de dezembro de 2013.</t>
   </si>