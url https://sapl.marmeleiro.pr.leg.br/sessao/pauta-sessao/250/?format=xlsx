--- v0 (2026-03-06)
+++ v1 (2026-06-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="48">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 1 de 2026</t>
   </si>
   <si>
@@ -111,60 +111,57 @@
   <si>
     <t>Altera redação da Lei nº 2.135 de 11 de dezembro de 2013.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 6 de 2026</t>
   </si>
   <si>
     <t>Altera redação e cria o cargo de Assessor de Ações Governamentais na Lei nº 2.135 de 11 de dezembro de 2013.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 7 de 2026</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal por tempo determinado para atender à necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Legislativo) nº 2 de 2026</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio alimentação aos servidores públicos municipais do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 3 de 2026</t>
   </si>
   <si>
-    <t>Autoriza a concessão de auxilio alimentação aos servidores públicos municipais do Poder Executivo.</t>
+    <t>Autoriza a concessão de auxílio alimentação aos servidores públicos municipais do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Legislativo) nº 1 de 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rosângela</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação dos Catadores de Materiais Recicláveis de Marmeleiro - ACMR</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 2 de 2026</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei nº 2.503, de 30 de junho de 2017, que institui o Programa de Melhoramento Genético de Bovinos e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 9 de 2026</t>
   </si>
   <si>
     <t>Acrescenta Ação de Governo no Plano Plurianual, Lei Municipal No 3.034 de 23/10/2025, publicada em 24/10/2025 e na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 3.037 de 30/10/2025 - Sanitários Parque Meu Campinho.</t>
   </si>
   <si>
     <t>Proposição distribuída às comissões</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo) nº 10 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial - Sanitários Parque Meu Campinho.</t>
   </si>
@@ -757,74 +754,74 @@
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>840</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>839</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>841</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>23</v>
       </c>
     </row>
@@ -914,80 +911,80 @@
       </c>
       <c r="B20" t="s">
         <v>34</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>847</v>
       </c>
       <c r="B21" t="s">
         <v>34</v>
       </c>
       <c r="C21" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
         <v>40</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>848</v>
       </c>
       <c r="B22" t="s">
         <v>34</v>
       </c>
       <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
         <v>43</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>849</v>
       </c>
       <c r="B23" t="s">
         <v>34</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>850</v>
@@ -1034,60 +1031,60 @@
       </c>
       <c r="B26" t="s">
         <v>34</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>851</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" t="s">
         <v>45</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>46</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>