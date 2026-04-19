--- v0 (2025-11-21)
+++ v1 (2026-04-19)
@@ -54,102 +54,102 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alécio Bottega</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_1-2024_-_recape_asfaltico_cophamar_-_alecio.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_1-2024_-_recape_asfaltico_cophamar_-_alecio.pdf</t>
   </si>
   <si>
     <t>Recape asfáltico na Rua Filomeno Pancera e Rua Padre Teodoro Rusch do Bairro Três Pinheiros, Loteamento Cophamar</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vera Dapont</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_2-2024_-_tubos_emendas_impositivas_-_vera.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_2-2024_-_tubos_emendas_impositivas_-_vera.pdf</t>
   </si>
   <si>
     <t>contratação de empresa terceirizada especializada para realização de proteção de nascentes e fontes nas propriedades do interior com os tubos adquiridos por meio de emendas impositivas.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_3-2024_-_camisetas_uv_-_vera.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_3-2024_-_camisetas_uv_-_vera.pdf</t>
   </si>
   <si>
     <t>Fornecimento de camisetas com proteção Ultravioleta (UV) para as Agentes Comunitárias de Saúde (ACS) e para as Agentes Comunitárias de Endemia.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal Casa Lar para idosos no município de Marmeleiro.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_5-2024_-_calcamentto_-_alecio.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_5-2024_-_calcamentto_-_alecio.pdf</t>
   </si>
   <si>
     <t>Indica calçamento comunidades.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Legislativo)</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Concede reposição salarial aos ocupantes de cargos de provimento efetivo e cargos em comissão da Câmara Municipal de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>Concede recomposição aos subsídios dos Agentes Políticos do Município de Marmeleiro.</t>
   </si>
@@ -168,769 +168,769 @@
   <si>
     <t>Fixa os subsídios dos Vereadores do Município para a próxima legislatura (2025/2028).</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>Ribelato</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do Artigo 1º da Lei 827, de sete de outubro de 1996.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Paulo Jair Pilati</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/590/mensagem_no_18-2024_-_ploe_no_44-2023.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/590/mensagem_no_18-2024_-_ploe_no_44-2023.pdf</t>
   </si>
   <si>
     <t>Veto ao PLOE 44/2023.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Cindo</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/567/pedido_de_providencia_1-2024_-_telefone_motoristas_plantoes_-.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/567/pedido_de_providencia_1-2024_-_telefone_motoristas_plantoes_-.pdf</t>
   </si>
   <si>
     <t>Requer Pedido de Providência ao Executivo Municipal pela continuidade dos serviços de plantões dos motoristas à disposição da população no Departamento da Saúde.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>REQPE</t>
   </si>
   <si>
     <t>Requerimento Poder Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PEM</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/604/oficio_208.2024_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/604/oficio_208.2024_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Ofício 208/2024 - Solicita tramitação em regime de urgência urgentíssima.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/554/ploe_01-2024_-contratacao_temporaria.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/554/ploe_01-2024_-contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de servidores por tempo determinado e dá outras providências.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/555/ploe_02-2024_-_cestas_basicas.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/555/ploe_02-2024_-_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de cestas básicas aos servidores que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/556/ploe_03-2024_-_auxilio_transporte.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/556/ploe_03-2024_-_auxilio_transporte.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse mensal de auxílio transporte a estudantes matriculados em cursos superiores de graduação e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/557/ploe_04-2024_-_ppa_ldo_lago_municipal.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/557/ploe_04-2024_-_ppa_ldo_lago_municipal.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação de Governo no Plano Plurianual, Lei Municipal Nº 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 2.877 de 06/10/2023 publicada em 06/10/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/558/ploe_05-2024_-_credito_especial_lago_municipal.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/558/ploe_05-2024_-_credito_especial_lago_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/559/ploe_06-2024_-_credito_suplementar_recape_asfaltico.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/559/ploe_06-2024_-_credito_suplementar_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/560/ploe_07-2024_-_ppa_ldo_caminhao.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/560/ploe_07-2024_-_ppa_ldo_caminhao.pdf</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/561/ploe_08-2024_-_credito_especial_caminhao.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/561/ploe_08-2024_-_credito_especial_caminhao.pdf</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/562/ploe_09-2024_-_revisao_e_reajuste_servidores.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/562/ploe_09-2024_-_revisao_e_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos vencimentos dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/564/ploe_10-2024_-_idosos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/564/ploe_10-2024_-_idosos.pdf</t>
   </si>
   <si>
     <t>Altera redação de dispositivo da Lei nº 1.775, de 25 de março de 2011.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/568/ploe_11-2024_-_altera_atribuicoes_assessor_juridico.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/568/ploe_11-2024_-_altera_atribuicoes_assessor_juridico.pdf</t>
   </si>
   <si>
     <t>Altera as atribuições do cargo de Assessor Jurídico.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Giovani Tolotti</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/569/ploe_12-2024_-_ppa_ldo_pavimentacao_asfaltica_vias_rurais.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/569/ploe_12-2024_-_ppa_ldo_pavimentacao_asfaltica_vias_rurais.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação de Governo no Plano Plurianual, Lei Municipal nº 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias,_x000D_
 Lei Municipal nº 2.877 de 06/10/2023 publicada em 06/10/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/570/ploe_13-2024_-_credito_especial_pavimentacao_asfaltica_vias_rurais.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/570/ploe_13-2024_-_credito_especial_pavimentacao_asfaltica_vias_rurais.pdf</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/572/ploe_14-2024_-_altera_plano_de_cargos_carreira_e_remuneracao_servidores_do_executivo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/572/ploe_14-2024_-_altera_plano_de_cargos_carreira_e_remuneracao_servidores_do_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.096, de 23 de setembro de 2013, que trata dispõe sobre o Plano de Cargos, de Carreira e o Sistema de Remuneração do Servidor do Quadro Geral do Poder Executivo de Marmeleiro.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/574/ploe_15-2024_-_permissao_de_uso_imovel_publico_rotary.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/574/ploe_15-2024_-_permissao_de_uso_imovel_publico_rotary.pdf</t>
   </si>
   <si>
     <t>Concede permissão de uso de bem público a título gratuito e precário.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/573/ploe_16-2024_-_residuos_solidos_pmgirs.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/573/ploe_16-2024_-_residuos_solidos_pmgirs.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Gestão Integrada de Resíduos Sólidos (PMGIRS), dispõe sobre a Política Municipal de Resíduos Sólidos e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/575/ploe_17-2024_-_consorcio_cispar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/575/ploe_17-2024_-_consorcio_cispar.pdf</t>
   </si>
   <si>
     <t>Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município de Marmeleiro no Consórcio.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/576/ploe_18-2024_-_altera_dispositivos_2095-2013.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/576/ploe_18-2024_-_altera_dispositivos_2095-2013.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.095, de 23 de setembro de 2013, que dispõe sobre o Plano de Cargos, de Carreira e o Sistema de Remuneração do Servidor do Quadro Geral do Poder Executivo de Marmeleiro.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/577/ploe_19-2024_-_altera_dispositivos_e_revoga_leis.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/577/ploe_19-2024_-_altera_dispositivos_e_revoga_leis.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos e revoga as leis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/579/ploe_20-2024_-_altera_servico_de_inspecao_sanitaria.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/579/ploe_20-2024_-_altera_servico_de_inspecao_sanitaria.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.287, de 29 de maio de 2015, que dispõe sobre o Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam bebidas e alimentos de consumo humano de origem animal e vegetal e dá outras providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/582/ploe_21-2024_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/582/ploe_21-2024_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/584/ploe_22-2024_-_denomina_biblioteca_publica..pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/584/ploe_22-2024_-_denomina_biblioteca_publica..pdf</t>
   </si>
   <si>
     <t>Denomina a Biblioteca Municipal como "Biblioteca Municipal Amélia Colombo Casagrande".</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/585/ploe_23-2024_-_denomina_museu_municipal..pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/585/ploe_23-2024_-_denomina_museu_municipal..pdf</t>
   </si>
   <si>
     <t>Denomina o Museu Municipal como "Museu Municipal Erich Apel".</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/586/ploe_24-2024_-_ppa_ldo_van_esporte.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/586/ploe_24-2024_-_ppa_ldo_van_esporte.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação de Governo no Plano Plurianual, Lei Municipal No 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 2.877 de 06/10/2023 publicada em 06/10/2023, e dá outras providências</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/587/ploe_25-2024_-_credito_especial_van_esporte.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/587/ploe_25-2024_-_credito_especial_van_esporte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial e dá outras providências</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/588/ploe_26-2024_-_ppa_ldo_retroescavadeira.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/588/ploe_26-2024_-_ppa_ldo_retroescavadeira.pdf</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/589/ploe_27-2024_-_credito_especial_retroescavadeira.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/589/ploe_27-2024_-_credito_especial_retroescavadeira.pdf</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/593/ploe_28-2024_-_ppa_ldo_equipamentos_para_uvr.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/593/ploe_28-2024_-_ppa_ldo_equipamentos_para_uvr.pdf</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/594/ploe_29-2024_-_credito_especial_equipamentos_para_uvr.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/594/ploe_29-2024_-_credito_especial_equipamentos_para_uvr.pdf</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/595/ploe_30-2024_-_credito_especial_pavimentacao_linha_sao_bras.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/595/ploe_30-2024_-_credito_especial_pavimentacao_linha_sao_bras.pdf</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/597/projeto_de_lei_ppa_aldir_blanc.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/597/projeto_de_lei_ppa_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação de Governo no Plano Plurianual, Lei Municipal No 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 2.877 de 06/10/2023 publicada em 06/10/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/598/projeto_de_lei_credito_aldir_blanc.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/598/projeto_de_lei_credito_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_ppa_cispar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_ppa_cispar.pdf</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/600/projeto_de_lei_abertura_de_credito_cispar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/600/projeto_de_lei_abertura_de_credito_cispar.pdf</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/601/projeto_de_lei_ppa_paulo_gustavo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/601/projeto_de_lei_ppa_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/602/projeto_de_lei_abertura_de_credito_paulo_gustavo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/602/projeto_de_lei_abertura_de_credito_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_credito_suplementar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/605/sanepar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/605/sanepar.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de uso de áreas de imóveis urbanos, a título gratuito e pelo prazo de 20 (vinte) anos, em favor da SANEPAR</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/606/ilovepdf_merged.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/606/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_ppa_-_ldo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_ppa_-_ldo.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ações de Governo no Plano Plurianual, Lei Municipal No 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 2.877 de 06/10/2023 publicada em 06/10/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_credito_especial.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_credito_especial.pdf</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_ppa_ldo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_ppa_ldo.pdf</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_credito_especial.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_credito_especial.pdf</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_lei.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/612/projeto_credito_adicional_especial_-_asfalto_interior.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/612/projeto_credito_adicional_especial_-_asfalto_interior.pdf</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/613/projeto_de_lei_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/613/projeto_de_lei_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/614/mensagem_21.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/614/mensagem_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Fundo Municipal dos Direitos da Mulher - FMDM, de Marmeleiro-PR, e dá outras providências</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/615/brnb42200387569_004392.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/615/brnb42200387569_004392.pdf</t>
   </si>
   <si>
     <t>Cria vaga para cargo do Quadro Geral do Poder Executivo de Marmeleiro previsto na Lei no 2.096, de 23 de setembro de 2013.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/616/projeto_de_lei_alt_acoes_ppa_2025.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/616/projeto_de_lei_alt_acoes_ppa_2025.pdf</t>
   </si>
   <si>
     <t>Inclui Unidades Orçamentárias, inclui, altera e exclui valores de Ações de Governo no Plano Plurianual, Lei Municipal No 2.734 de 16/11/2021, publicada em 17/11/2021,  para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/617/projeto_de_lei_ldo_2025.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/617/projeto_de_lei_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/618/projeto_ppa_ldo_rolo_compactador.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/618/projeto_ppa_ldo_rolo_compactador.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_credito_especial_rolo_compactador.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_credito_especial_rolo_compactador.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/620/mensagem_projeto_de_lei.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/620/mensagem_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar área de terra de sua propriedade à Companhia de Habitação do Paraná – COHAPAR para desenvolvimento de programa habitacional e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/626/brnb42200387569_004564.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/626/brnb42200387569_004564.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura (PMC) e dá outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/627/projeto_de_lei_ppa_ldo_onibus_escolar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/627/projeto_de_lei_ppa_ldo_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação de Governo no PPA e LDO para o exercício de 2024.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/628/projeto_de_lei_credito_esp_onibus_escolar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/628/projeto_de_lei_credito_esp_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial para o exercício de 2024 referente a aquisição de ônibus para o transporte escolar.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/629/brnb42200387569_004592.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/629/brnb42200387569_004592.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação de carga horária da categoria funcional de assistente social e estabelece outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/631/projeto_de_lei_credito_especial_rolo_compactador.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/631/projeto_de_lei_credito_especial_rolo_compactador.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/632/brnb42200387569_004645.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/632/brnb42200387569_004645.pdf</t>
   </si>
   <si>
     <t>Denomina a Viela Um situadas no Bairro Santa Rita e Rua Projetada no Centro, no Município de Marmeleiro.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/633/brnb42200387569_004651.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/633/brnb42200387569_004651.pdf</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/634/brnb42200387569_004632.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/634/brnb42200387569_004632.pdf</t>
   </si>
   <si>
     <t>Denomina Ruas Projetadas situadas no Loteamento Cohapar III, Bairro Três Pinheiros, Município de Marmeleiro</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/635/projeto_de_lei_loa_2025_e_anexos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/635/projeto_de_lei_loa_2025_e_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício de 2025.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_credito_especial.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_credito_especial.pdf</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/637/projeto_de_lei_credito_especial_-_devolucao_lpg.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/637/projeto_de_lei_credito_especial_-_devolucao_lpg.pdf</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>PDLEG</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, no âmbito do Poder Legislativo do município de Marmeleiro-PR e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Regulamenta o disposto no parágrafo 2º, do artigo 95 da Lei nº 14.133, de 1º de abril de 2021, para regulamentar o contrato verbal para pequenas compras e prestação de serviços de pronto pagamento, no âmbito do Poder Legislativo de Marmeleiro-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>RQLEG</t>
   </si>
@@ -940,57 +940,57 @@
   <si>
     <t>Requer ao Poder Legislativo de Marmeleiro encaminhamento de ofício ao Poder Executivo Municipal solicitando esclarecimentos a respeito da falta de medicamentos oferecidos pelo Sistema Única de Saúde (SUS) e materiais gerais, como copos e papel toalha nas Unidades Básicas de Saúde do município.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Autoriza a devolução de bens móveis inservíveis ao Patrimônio da Câmara Municipal de Marmeleiro ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/583/ploe_14-2024_-_altera_plano_cargos_carreira_e_remuneracao_executivo_-_substitutivo_1-2024.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/583/ploe_14-2024_-_altera_plano_cargos_carreira_e_remuneracao_executivo_-_substitutivo_1-2024.pdf</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/630/ploe_53-2024_-_doacao_cohapar_-_substitutivo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/630/ploe_53-2024_-_doacao_cohapar_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Ordinária 53/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1297,68 +1297,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_1-2024_-_recape_asfaltico_cophamar_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_2-2024_-_tubos_emendas_impositivas_-_vera.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_3-2024_-_camisetas_uv_-_vera.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_5-2024_-_calcamentto_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/590/mensagem_no_18-2024_-_ploe_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/567/pedido_de_providencia_1-2024_-_telefone_motoristas_plantoes_-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/604/oficio_208.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/554/ploe_01-2024_-contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/555/ploe_02-2024_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/556/ploe_03-2024_-_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/557/ploe_04-2024_-_ppa_ldo_lago_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/558/ploe_05-2024_-_credito_especial_lago_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/559/ploe_06-2024_-_credito_suplementar_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/560/ploe_07-2024_-_ppa_ldo_caminhao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/561/ploe_08-2024_-_credito_especial_caminhao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/562/ploe_09-2024_-_revisao_e_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/564/ploe_10-2024_-_idosos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/568/ploe_11-2024_-_altera_atribuicoes_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/569/ploe_12-2024_-_ppa_ldo_pavimentacao_asfaltica_vias_rurais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/570/ploe_13-2024_-_credito_especial_pavimentacao_asfaltica_vias_rurais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/572/ploe_14-2024_-_altera_plano_de_cargos_carreira_e_remuneracao_servidores_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/574/ploe_15-2024_-_permissao_de_uso_imovel_publico_rotary.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/573/ploe_16-2024_-_residuos_solidos_pmgirs.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/575/ploe_17-2024_-_consorcio_cispar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/576/ploe_18-2024_-_altera_dispositivos_2095-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/577/ploe_19-2024_-_altera_dispositivos_e_revoga_leis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/579/ploe_20-2024_-_altera_servico_de_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/582/ploe_21-2024_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/584/ploe_22-2024_-_denomina_biblioteca_publica..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/585/ploe_23-2024_-_denomina_museu_municipal..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/586/ploe_24-2024_-_ppa_ldo_van_esporte.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/587/ploe_25-2024_-_credito_especial_van_esporte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/588/ploe_26-2024_-_ppa_ldo_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/589/ploe_27-2024_-_credito_especial_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/593/ploe_28-2024_-_ppa_ldo_equipamentos_para_uvr.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/594/ploe_29-2024_-_credito_especial_equipamentos_para_uvr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/595/ploe_30-2024_-_credito_especial_pavimentacao_linha_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/597/projeto_de_lei_ppa_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/598/projeto_de_lei_credito_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_ppa_cispar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/600/projeto_de_lei_abertura_de_credito_cispar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/601/projeto_de_lei_ppa_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/602/projeto_de_lei_abertura_de_credito_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/605/sanepar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/606/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_ppa_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_ppa_ldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/612/projeto_credito_adicional_especial_-_asfalto_interior.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/613/projeto_de_lei_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/614/mensagem_21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/615/brnb42200387569_004392.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/616/projeto_de_lei_alt_acoes_ppa_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/617/projeto_de_lei_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/618/projeto_ppa_ldo_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_credito_especial_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/620/mensagem_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/626/brnb42200387569_004564.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/627/projeto_de_lei_ppa_ldo_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/628/projeto_de_lei_credito_esp_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/629/brnb42200387569_004592.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/631/projeto_de_lei_credito_especial_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/632/brnb42200387569_004645.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/633/brnb42200387569_004651.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/634/brnb42200387569_004632.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/635/projeto_de_lei_loa_2025_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/637/projeto_de_lei_credito_especial_-_devolucao_lpg.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/583/ploe_14-2024_-_altera_plano_cargos_carreira_e_remuneracao_executivo_-_substitutivo_1-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/630/ploe_53-2024_-_doacao_cohapar_-_substitutivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_1-2024_-_recape_asfaltico_cophamar_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_2-2024_-_tubos_emendas_impositivas_-_vera.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_3-2024_-_camisetas_uv_-_vera.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_5-2024_-_calcamentto_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/590/mensagem_no_18-2024_-_ploe_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/567/pedido_de_providencia_1-2024_-_telefone_motoristas_plantoes_-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/604/oficio_208.2024_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/554/ploe_01-2024_-contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/555/ploe_02-2024_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/556/ploe_03-2024_-_auxilio_transporte.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/557/ploe_04-2024_-_ppa_ldo_lago_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/558/ploe_05-2024_-_credito_especial_lago_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/559/ploe_06-2024_-_credito_suplementar_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/560/ploe_07-2024_-_ppa_ldo_caminhao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/561/ploe_08-2024_-_credito_especial_caminhao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/562/ploe_09-2024_-_revisao_e_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/564/ploe_10-2024_-_idosos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/568/ploe_11-2024_-_altera_atribuicoes_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/569/ploe_12-2024_-_ppa_ldo_pavimentacao_asfaltica_vias_rurais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/570/ploe_13-2024_-_credito_especial_pavimentacao_asfaltica_vias_rurais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/572/ploe_14-2024_-_altera_plano_de_cargos_carreira_e_remuneracao_servidores_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/574/ploe_15-2024_-_permissao_de_uso_imovel_publico_rotary.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/573/ploe_16-2024_-_residuos_solidos_pmgirs.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/575/ploe_17-2024_-_consorcio_cispar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/576/ploe_18-2024_-_altera_dispositivos_2095-2013.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/577/ploe_19-2024_-_altera_dispositivos_e_revoga_leis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/579/ploe_20-2024_-_altera_servico_de_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/582/ploe_21-2024_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/584/ploe_22-2024_-_denomina_biblioteca_publica..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/585/ploe_23-2024_-_denomina_museu_municipal..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/586/ploe_24-2024_-_ppa_ldo_van_esporte.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/587/ploe_25-2024_-_credito_especial_van_esporte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/588/ploe_26-2024_-_ppa_ldo_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/589/ploe_27-2024_-_credito_especial_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/593/ploe_28-2024_-_ppa_ldo_equipamentos_para_uvr.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/594/ploe_29-2024_-_credito_especial_equipamentos_para_uvr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/595/ploe_30-2024_-_credito_especial_pavimentacao_linha_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/597/projeto_de_lei_ppa_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/598/projeto_de_lei_credito_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_ppa_cispar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/600/projeto_de_lei_abertura_de_credito_cispar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/601/projeto_de_lei_ppa_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/602/projeto_de_lei_abertura_de_credito_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/603/projeto_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/605/sanepar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/606/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/607/projeto_ppa_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_ppa_ldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/612/projeto_credito_adicional_especial_-_asfalto_interior.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/613/projeto_de_lei_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/614/mensagem_21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/615/brnb42200387569_004392.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/616/projeto_de_lei_alt_acoes_ppa_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/617/projeto_de_lei_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/618/projeto_ppa_ldo_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/619/projeto_credito_especial_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/620/mensagem_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/626/brnb42200387569_004564.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/627/projeto_de_lei_ppa_ldo_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/628/projeto_de_lei_credito_esp_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/629/brnb42200387569_004592.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/631/projeto_de_lei_credito_especial_rolo_compactador.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/632/brnb42200387569_004645.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/633/brnb42200387569_004651.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/634/brnb42200387569_004632.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/635/projeto_de_lei_loa_2025_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/637/projeto_de_lei_credito_especial_-_devolucao_lpg.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/583/ploe_14-2024_-_altera_plano_cargos_carreira_e_remuneracao_executivo_-_substitutivo_1-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2024/630/ploe_53-2024_-_doacao_cohapar_-_substitutivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>