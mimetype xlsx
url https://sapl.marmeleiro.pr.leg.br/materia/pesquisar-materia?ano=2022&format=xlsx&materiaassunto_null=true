--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -54,2070 +54,2070 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Poder Executivo)</t>
   </si>
   <si>
     <t>Paulo Jair Pilati</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/340/02_plce_1-2022_-_plano_diretor.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/340/02_plce_1-2022_-_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o novo Plano Diretor do Munícipio de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/341/03_plce_2-2022_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/341/03_plce_2-2022_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras do Município de Marmeleiro estabelecendo normas para a elaboração de projetos e execução de obras e instalações, em seus aspectos técnicos, estruturais e funcionais e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/342/04_plce_3-2022_-_codigo_de_posturas.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/342/04_plce_3-2022_-_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Posturas no Município de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/343/05_plce_4-2022_-_parcelamento_do_solo_urbano.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/343/05_plce_4-2022_-_parcelamento_do_solo_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Parcelamento do Solo Urbano e Condomínios no Município de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/344/06_plce_5-2022_-_sistema_viario_e_mobilidade.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/344/06_plce_5-2022_-_sistema_viario_e_mobilidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Viário e Mobilidade do Município de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/345/07_plce_6-2022_-_conselho_da_cidade_concidade.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/345/07_plce_6-2022_-_conselho_da_cidade_concidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho da Cidade (CONCIDADE) de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/346/08_plce_7-2022_-_perimetro_urbano.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/346/08_plce_7-2022_-_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delimitação dos perímetros urbanos do Município de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/347/09_plce_8-2022_-_lei_do_zoneamento_uso_e_ocupacao_do_solo_urbano.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/347/09_plce_8-2022_-_lei_do_zoneamento_uso_e_ocupacao_do_solo_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento, Uso e Ocupação do Solo do Município de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Vanderlei</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_1-2022_-_edificacoes_-_gallina.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_1-2022_-_edificacoes_-_gallina.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja feito um estudo e elaboração de um projeto de Lei que disponha sobre Regularização de Edificações Construídas em Desacordo com a Lei Municipal Nº 1051, de 2002.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Cláudia Baggio</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_2-2022_-_edificacoes_-_claudimara.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_2-2022_-_edificacoes_-_claudimara.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que o Centro de Saúde de Marmeleiro, localizado na Avenida Dambros e Piva passe a se chamar “Centro de Saúde Dr. Darby Valente”.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_3-2022_-_cabo_joao_-_vanderlei.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_3-2022_-_cabo_joao_-_vanderlei.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja modificado o nome da Travessa C, no Bairro Santa Rita, para Travessa Cabo João Cunha Sobrinho.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>Professor Landerson</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_4-2022_-_custeio_remedios_e_tratamento_-_landerson.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_4-2022_-_custeio_remedios_e_tratamento_-_landerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja destinado no orçamento do município recurso para custeio de remédios e tratamento de média e alta complexidade não fornecidos pelo SUS de forma imediata aos pacientes.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/470/indicacao_5-2022_-_energia_solar_-_vanderlei.doc.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/470/indicacao_5-2022_-_energia_solar_-_vanderlei.doc.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo e, posterior instalação de energia solar em todos os prédios públicos do município.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Pedrão</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_6-2022_-_caminhao_pipa_na_ldo_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_6-2022_-_caminhao_pipa_na_ldo_-_pedro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja inserida na Lei de Diretrizes Orçamentárias (LDO) a aquisição de um caminhão pipa para 2023.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>Cindo</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/465/indicacao_7-2022_-iluminacao_publica_-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/465/indicacao_7-2022_-iluminacao_publica_-_cindo.pdf</t>
   </si>
   <si>
     <t>Que seja realizado ampliação de rede de iluminação pública na marginal PR 180, sentido município de Renascença-PR, parque industrial de Marmeleiro-PR.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja implantado o Piso Salarial Nacional para Enfermeiros, Técnicos e Auxiliares de Enfermagem e Parteiras no Município de Marmeleiro-PR, nos termos da justificativa abaixo.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Alécio Bottega</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_9-2022_-calcamento_interior_-_alecio.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_9-2022_-calcamento_interior_-_alecio.pdf</t>
   </si>
   <si>
     <t>Que seja feito calçamento em acessos de comunidades do interior de Marmeleiro.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ribelato</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_10-2022_-semaforo_-_irineu.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_10-2022_-semaforo_-_irineu.pdf</t>
   </si>
   <si>
     <t>que seja inserido um semáforo na Av. Dambros e Piva, Rua Laurindo Crestani entre o posto São Carlos com a Caixa Econômica.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/469/indicacao_11-2022_-setor_maquinario_e_de_veiiculo_-_irineu.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/469/indicacao_11-2022_-setor_maquinario_e_de_veiiculo_-_irineu.pdf</t>
   </si>
   <si>
     <t>Que seja investido no setor maquinário e no setor de veículos no município.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Que seja efetuada diligência ou manutenção na Rodovia PR-180 no trecho que interliga as Ruas Sergio Ghidini e Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vera Dapont</t>
   </si>
   <si>
     <t>Construção de banheiros no CMEI Regina Verônica Muller.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_15-2022_-_micro-onibus__-irineu.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_15-2022_-_micro-onibus__-irineu.pdf</t>
   </si>
   <si>
     <t>A aquisição de um micro-ônibus para uso da educação.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/474/indicacao_16-2022_-complexo_de_idosos__-_todos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/474/indicacao_16-2022_-complexo_de_idosos__-_todos.pdf</t>
   </si>
   <si>
     <t>Que seja construído um complexo para idosos.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/475/indicacao_17-2022_-_pavimentacao_com_pedras___-_vanderlei.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/475/indicacao_17-2022_-_pavimentacao_com_pedras___-_vanderlei.pdf</t>
   </si>
   <si>
     <t>Que seja feito um projeto junto ao Governo estadual para conseguir recursos para fazer a pavimentação com pedras irregulares na estrada da linha Água Branca.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/476/indicacao_18-2022_-_ponto_de_taxi__-_alecio.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/476/indicacao_18-2022_-_ponto_de_taxi__-_alecio.pdf</t>
   </si>
   <si>
     <t>Que seja construído um Ponto de Taxi na Avenida Macali, com banheiros e outras melhorias como água e energia.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Eleandro Vieira</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_19-2022_-__regularizacao_da_rua_e_continua_a_joao_tiburcio_borges_no_alto_sao_mateus__-_eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_19-2022_-__regularizacao_da_rua_e_continua_a_joao_tiburcio_borges_no_alto_sao_mateus__-_eleandro.pdf</t>
   </si>
   <si>
     <t>Indica a regularização da Rua E contínua a Rua João Tibúrcio Borges, no Distrito de Alto São Mateus.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_20-2022_-_manutencao_estradas__-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_20-2022_-_manutencao_estradas__-_cindo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e o secretário responsável pelas estradas, que faça patrolamento e cascalhamento na Marginal à esquerda sentido à Francisco Beltrão onde dá acesso a várias empresa.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_21-2022_-_divisao_de_habitacao_e_moradia__-_eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_21-2022_-_divisao_de_habitacao_e_moradia__-_eleandro.pdf</t>
   </si>
   <si>
     <t>Indica a criação da Divisão de Habitação e Moradia no Departamento de Assistência Social do Município de Marmeleiro.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/480/indicacao_22-2022_-_setor_rodoviario_-__irineu.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/480/indicacao_22-2022_-_setor_rodoviario_-__irineu.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal uma gratificação aos operadores e motoristas do setor rodoviário.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/481/indicacao_23-2022_-_recape_afaltico__-_alecio_e__itamar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/481/indicacao_23-2022_-_recape_afaltico__-_alecio_e__itamar.pdf</t>
   </si>
   <si>
     <t>Indica após ouvir o Plenário e através dos moradores que seja feito um recape asfáltico na Rua das Papoulas e Rua dos Gerânios no Bairro Alvorada.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/482/indicacao__24-2022_-_capela__-_alecio.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/482/indicacao__24-2022_-_capela__-_alecio.pdf</t>
   </si>
   <si>
     <t>Após ouvir o Plenário indica que seja feito a reforma da antiga capela mortuária no Cemitério Municipal.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/483/indicacao_25-2022_-_revisao_do_plano_de_carreira__-__eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/483/indicacao_25-2022_-_revisao_do_plano_de_carreira__-__eleandro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a revisão do Plano de Carreira dos Servidores do Quadro Geral do Poder Executivo, Lei nº 2096/2013.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/484/indicacao_26-2022_-_aquisicao_de_livros_academicos__-__eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/484/indicacao_26-2022_-_aquisicao_de_livros_academicos__-__eleandro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a aquisição dos livros acadêmicos mais utilizados nos cursos superiores frequentados por estudantes marmeleirense para a Biblioteca Municipal.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/485/indicacao_27-2022_-investido_em_uma_cacamba_trucada_e_em_recape_asfaltico_-_todos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/485/indicacao_27-2022_-investido_em_uma_cacamba_trucada_e_em_recape_asfaltico_-_todos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que com a sobra do orçamento do Poder Legislativo referente ao ano de 2022, seja investido em uma caçamba trucada e em recape asfáltico.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/486/indicacao_28-2022_-_placas_indicativas_-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/486/indicacao_28-2022_-_placas_indicativas_-_cindo.pdf</t>
   </si>
   <si>
     <t>Instalação de Placas Indicativas no Cohapar 3, popular Bairro Soleti.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Alécio Bottega, Cindo, Cláudia Baggio, Lu Berti, Marcos Kowalski, Professor Landerson, Ribelato, Vera Dapont</t>
   </si>
   <si>
     <t>Fica suprimido o art. 5º e 7º em sua totalidade.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>EMAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Acrescenta-se o Parágrafo único ao art. 1º, com a seguinte redação:_x000D_
 _x000D_
 “Parágrafo único. O Auxílio Alimentação será disponibilizado mensalmente pela Administração Pública através de cartão magnético ou meio equivalente que poderá ser utilizado nos supermercados, mercearias, restaurantes, padarias e açougues de Marmeleiro e cujos créditos poderão ser acumulados por até 3 meses, após esse período o cartão ficará bloqueado, somente readquirindo o direito ao benefício após o esgotamento dos créditos acumulados.”</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Acrescenta-se ao art. 2º o § 4º com a seguinte redação:_x000D_
 _x000D_
 “§ 4º Os servidores que, comprovadamente, estiverem em licença saúde, licença maternidade ou sejam decorrentes de cirurgias, licença decorrente para cuidar de pessoa doente da família, portadores de HIV e câncer, não perderão o benefício que trata o art. 1º.”</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/327/emenda_aditiva_3_ao_ploe_37-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/327/emenda_aditiva_3_ao_ploe_37-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se ao art. 2º a seguinte redação:_x000D_
 _x000D_
 “ Art. 2º A outorga..., será prorrogável uma única vez por igual período se conveniente à ... .”</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>EMMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/284/emenda_modificativa_ao_plcl_1-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/284/emenda_modificativa_ao_plcl_1-2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta, abaixo subscrevem, com assento nesta Casa Legislativa, nos termos do artigo 42, I, do Regimento Interno, propõe a seguinte emenda ao PROJETO DE LEI COMPLEMENTAR DO Legislativo Nº 1/2022, no Anexo I.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>O Art. 1º passa a ter a seguinte redação: _x000D_
 _x000D_
 “Art. 1º “Fica o Poder Executivo ... da Lei Orgânica Municipal , Auxílio Alimentação, no valor de R$ 116,88”. _x000D_
 _x000D_
 O § 3º do Art. 2º passa a ter a seguinte redação: _x000D_
 _x000D_
 “O servidor ..., fará jus a percepção de um Auxílio alimentação no valor de R$ 116,88 e somente ...desta lei.”_x000D_
 _x000D_
 E o Art. 4º passa a ter a seguinte redação:_x000D_
 _x000D_
 “Art. 4º “O valor despendido pelo Município, com o Auxílio Alimentação possui ...”_x000D_
 _x000D_
 O Art. 6º passa a ter a seguinte redação:_x000D_
 _x000D_
 “O Auxílio alimentação será custeado com ...”._x000D_
 _x000D_
 “E nos demais artigos que constarem cesta básica muda-se a redação para Auxílio alimentação”.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Alécio Bottega, Cindo, Cláudia Baggio, Lu Berti, Marcos Kowalski, Professor Landerson, Professor Vanderlei, Vera Dapont</t>
   </si>
   <si>
     <t>Altera o percentual de remanejamento para 20%</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Legislativo)</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal - PLM</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_do_legislativo_1-2022_-_revisao_geral_aos_servidores_do_legislativo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_do_legislativo_1-2022_-_revisao_geral_aos_servidores_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos ocupantes de cargos de provimento efetivo e cargos em comissão da Câmara Municipal de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_do_legislativo_2-2022_-_resposicao_aos_subsidios_dos_agetes_politicos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_do_legislativo_2-2022_-_resposicao_aos_subsidios_dos_agetes_politicos.pdf</t>
   </si>
   <si>
     <t>Concede recomposição aos subsídios dos Agentes Políticos do Município de Marmeleiro.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Lu Berti</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/285/projeto_de_lei_do_legislativo_3-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/285/projeto_de_lei_do_legislativo_3-2022.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para cargos em comissão e função de confiança de pessoas que tenham sido condenadas pela lei federal 11.340/2006 (Lei Maria da Penha) e dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_do_legislativo_4-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_do_legislativo_4-2022.pdf</t>
   </si>
   <si>
     <t>Altera nomenclatura, as atribuições e tabela de vencimento dos anexos VI e X da Resolução 002/2013, homologada pela Lei 2.136/2013.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_do_legislativo_5-2022_-_diarias.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_do_legislativo_5-2022_-_diarias.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para o pagamento de diárias aos agentes públicos no âmbito do Poder Legislativo do Município de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_do_legislativo_6-2022_-_fogos_artificio.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_do_legislativo_6-2022_-_fogos_artificio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de manuseio, utilização, queima e soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito ruidoso no Município de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Dispõem sobre a cessão da Comissão de Licitações, do Pregoeiro e da Equipe de Apoio do Pregoeiro da Prefeitura Municipal para a Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>Concede reajuste dos vencimentos dos servidores da Câmara Municipal de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Concede reajuste aos subsídios dos Agentes Políticos do Município de Marmeleiro.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Altera as atribuições e a tabela de vencimento base do Cargo de Auxiliar de Serviços Gerais da Resolução 002/2013, homologada pela Lei nº 2.136/2013.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/313/veto_ao_plcl_1-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/313/veto_ao_plcl_1-2022.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Complementar do Legislativo 01/2022.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/338/veto_ao_ploe__30-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/338/veto_ao_ploe__30-2022.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei do Executivo 30/2022.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Poder Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_complementar_do_legislativo_1-2022_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_complementar_do_legislativo_1-2022_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo e altera o Anexo do artigo 6º da Lei nº 1.053, de 31 de dezembro de 2002 que “Dispõe sobre a instituição da Contribuição para Custeio da Iluminação Pública, prevista no art. 149-A da Constituição Federal, e dá outras providências.”</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>PPROV</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Marcos Kowalski</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/254/pedido_de_providencia_1-2022_-_oficio_ao_der_-_marcos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/254/pedido_de_providencia_1-2022_-_oficio_ao_der_-_marcos.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para que envie Ofício ao DER para que forneça informações acerca dos serviços executados nas PRs 483 e 180, se cumprem as especificações técnicas do órgão e se há intenção em fazer novos reparos de imediato.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/255/pedido_de_providencia_2-2022_-_oficio_ao_mp_-_marcos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/255/pedido_de_providencia_2-2022_-_oficio_ao_mp_-_marcos.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para que envie Ofício ao Ministério Público Estadual a fim de fiscalizar se serviços executados nas PRs 483 e 180 cumprem as especificações técnicas que exigiam o DER.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_providencia_3-2022_-_contratacao_farmaceutico_-_marcos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_providencia_3-2022_-_contratacao_farmaceutico_-_marcos.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal contratação de profissional farmacêutico para ampliar o horário de atendimento para pacientes e suspeitos com sintomas de COVID no pronto atendimento - Hospital - a fim de possibilitar o fornecimento de medicamentos sem a necessidade do retorno no dia seguinte, tendo impedimento, muitas vezes, pelo isolamento.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/275/pedido_de_providencia_4-2022_-_pedras_irregulares_-_alecio_claudia.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/275/pedido_de_providencia_4-2022_-_pedras_irregulares_-_alecio_claudia.pdf</t>
   </si>
   <si>
     <t>REQUEREM PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para construção de calçamento com pedras irregulares na estrada que inicia na PR-180, Rodovia Ulisses Viagnó e que dá acesso as propriedades das famílias Baldissareli; Machado; Guizzi e Dalla Costa.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/278/pedido_de_providencia_5-2022_-_tubulacao_alvorada_-_alecio.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/278/pedido_de_providencia_5-2022_-_tubulacao_alvorada_-_alecio.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para construção de tubulação, iniciando no Mercado Alvorada, as margens do asfalto, passando pela Mecânica do Ivo Darssoleta, com escoamento no Rio Marmeleiro.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/279/pedido_de_providencia_6-2022_-_estrada_do_km_4_-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/279/pedido_de_providencia_6-2022_-_estrada_do_km_4_-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para manutenção da estrada do KM 4 que dá acesso ao Pesque e Pague do Luiz e da Lucimara Trindade.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/294/pedido_de_providencia_7-2022_-_banheiros_no_meu_campinho_-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/294/pedido_de_providencia_7-2022_-_banheiros_no_meu_campinho_-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUEREM PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para construção de banheiros no Parque “Meu Campinho”.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/295/pedido_de_providencia_8-2022_-_ponte_sao_pedro_e_novo_progresso_-_vera.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/295/pedido_de_providencia_8-2022_-_ponte_sao_pedro_e_novo_progresso_-_vera.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para manutenção da ponte entre as Comunidades de São Pedro e Novo Progresso.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/289/pedido_de_providencia_9-2022_-_asfalto_passarela_-_alecio.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/289/pedido_de_providencia_9-2022_-_asfalto_passarela_-_alecio.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para recapeamento asfáltico nas Ruas José João Santos Lima e São João no Bairro Passarela.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/296/pedido_de_providencia_10-2022_-_redutor_velocidade_-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/296/pedido_de_providencia_10-2022_-_redutor_velocidade_-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para redutor de velocidade na Rua dos Pavões próximo ao ponto de ônibus e na Rua dos Papagaios em frente a residência do Senhor Elias Soares, no Bairro Jardim Bandeira.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/297/pedido_de_providencia_11-2022_-_redutor_velocidade_rua_antonio_jose_perin_-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/297/pedido_de_providencia_11-2022_-_redutor_velocidade_rua_antonio_jose_perin_-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para construção de um redutor de velocidade na Rua Antônio José Perin, entre a residência de João Gago e de Antôninho.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/298/pedido_de_providencia_12-2022_-_redutor_velocidade__-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/298/pedido_de_providencia_12-2022_-_redutor_velocidade__-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para construção de um redutor de velocidade na Rua João Bednarski em frente ao Lavacar Menin.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/299/pedido_de_providencia_13-2022_-_redutor_velocidade__-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/299/pedido_de_providencia_13-2022_-_redutor_velocidade__-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para construção de um redutor de velocidade na Rua Telmo Octávio Muller, entre as Ruas Soldado Darci João Gomes da Rosa e João Bednarski.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/300/pedido_de_providencia_14-2022_-_limpeza_do_rio_santa_rita__-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/300/pedido_de_providencia_14-2022_-_limpeza_do_rio_santa_rita__-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para a limpeza do Rio Santa Rita.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/301/pedido_de_providencia_15-2022_-_ponte_rio_santa_rita__-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/301/pedido_de_providencia_15-2022_-_ponte_rio_santa_rita__-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para a reconstrução da ponte sobre o Rio Santa Rita na Rua Antônio José Perin com urgência.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/312/pedido_de_providencia_16-2022_-_forca_tarefa_estradas_do_interior__-_vera.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/312/pedido_de_providencia_16-2022_-_forca_tarefa_estradas_do_interior__-_vera.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para a formação de uma força tarefa urgente para o reparo das estradas do interior.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/333/pedido_de_providencia_17-2022_-_recape_asfaltico_e_tubulacao_avenida_macali__-_alecio.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/333/pedido_de_providencia_17-2022_-_recape_asfaltico_e_tubulacao_avenida_macali__-_alecio.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para manutenção da tubulação e recape asfáltico na Avenida Macali.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/336/pedido_de_providencia_18-2022_-_ponto_de_onibus_-_jardim_bandeira_-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/336/pedido_de_providencia_18-2022_-_ponto_de_onibus_-_jardim_bandeira_-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para manutenção do ponto de ônibus na Rua Mauro Bandeira, no Bairro Jardim Bandeira.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/337/pedido_de_providencia_19-2022_-_ponto_de_onibus_-_jardim_bandeira_-_papagaios_-_cindo.doc.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/337/pedido_de_providencia_19-2022_-_ponto_de_onibus_-_jardim_bandeira_-_papagaios_-_cindo.doc.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para construção de um ponto de ônibus/abrigo na Rua dos Papagaios, no Bairro Jardim Bandeira, na frente da casa do Sr. Elias.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/339/pedido_de_providencia_20-2022_-_iluminacao_saamara_-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/339/pedido_de_providencia_20-2022_-_iluminacao_saamara_-_cindo.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para extensão da iluminação pública até a Saamar no final da Rua Emilio Magno Glatt.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Cindo, Ribelato</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/351/pedido_de_providencia_21-2022_-_manutencao_estradas_do_interior_-_cindo_e_ribelato.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/351/pedido_de_providencia_21-2022_-_manutencao_estradas_do_interior_-_cindo_e_ribelato.pdf</t>
   </si>
   <si>
     <t>REQUEREM PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para manutenção, cascalhamento e passagem de rolo das seguintes estradas:_x000D_
 •	Comunidade de Santo Antônio, iniciando no antigo cemitério no São Mateus, que passa em frente a casa de Derli Vaz, Gilberto, filho do Senhor Gumercindo e outros, até a Comunidade da Barra Bonita;_x000D_
 •	Comunidade da Bela Vista até a Comunidade de Nossa Senhora de Fátima;_x000D_
 •	Comunidade de Bela Vista, passando pela propriedade de Milton Moraes, até a Comunidade Barra Bonita;_x000D_
 •	Comunidade de Nossa Senhora de Fátima até a propriedade de Vitório Baldo;_x000D_
 •	Comunidade de São Pedro até o Santo Antônio, passando pela propriedade de Valdir Badoti e outros;_x000D_
 •	Comunidade de São Domingos até a Comunidade de Santo Antônio;_x000D_
 •	Comunidade de Santo Antônio, passando pela propriedade de Celio Franco e outros, até a Barra Bonita;_x000D_
 •	Comunidade de São Francisco, descendo a serra da Comunidade do Padre Anchieta até a propriedade de Francisco Pereira dos Santos, o Chiquinho.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/352/pedido_de_providencia_22-2022_-_parques_infantil_-_landerson.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/352/pedido_de_providencia_22-2022_-_parques_infantil_-_landerson.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para instalação de parques infantis (playground) nas Comunidades do Interior e nos Bairros que ainda não possuem.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/353/pedido_de_providencia_23-2022_-_placas_indicativas_no_interior_-_landerson.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/353/pedido_de_providencia_23-2022_-_placas_indicativas_no_interior_-_landerson.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para instalação de placas indicativas dos nomes e direção das Comunidades do interior nas bifurcações das principais estradas do nosso meio rural.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/355/pedido_de_providencia_24-2022_-_melhorias_pr-180_-_vanderlei.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/355/pedido_de_providencia_24-2022_-_melhorias_pr-180_-_vanderlei.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para realização de melhorias nas marginais da PR-180, entre a MTA e a entrada do Bairro Araucária.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Requer Pedido de Providências ao Executivo Municipal para realização de recapeamento asfáltico na Rua Arcelino Gabriel Bandeira, no Bairro Industrial.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/360/pedido_de_providencia_26-2022_-_recapeamento_asfaltico_na_sergio_guedini_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/360/pedido_de_providencia_26-2022_-_recapeamento_asfaltico_na_sergio_guedini_-_pedro.pdf</t>
   </si>
   <si>
     <t>Requer Pedido de Providências ao Executivo Municipal para realização de recapeamento asfáltico na Rua Sérgio Ghedini, no Distrito de Alto São Matheus.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/361/pedido_de_providencia_27-2022_-_recapeamento_asfaltico_na_valdevino_maciel_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/361/pedido_de_providencia_27-2022_-_recapeamento_asfaltico_na_valdevino_maciel_-_pedro.pdf</t>
   </si>
   <si>
     <t>Requer Pedido de Providências ao Executivo Municipal para realização de recapeamento asfáltico na Rua Valdevino Maciel, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/362/pedido_de_providencia_28-2022_-_recapeamento_asfaltico_na_travessa_bandeira_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/362/pedido_de_providencia_28-2022_-_recapeamento_asfaltico_na_travessa_bandeira_-_pedro.pdf</t>
   </si>
   <si>
     <t>Requer Pedido de Providências ao Executivo Municipal para realização de recapeamento asfáltico na Travessa Bandeira, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/358/pedido_de_providencia_29-2022_-_ponte_sao_luis_-_vera.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/358/pedido_de_providencia_29-2022_-_ponte_sao_luis_-_vera.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para reforma da ponte da divisa de Marmeleiro, na Comunidade de São Luís e de Francisco Beltrão, na Comunidade de Água Vermelha.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/367/pedido_de_providencia_30-2022_-_asfalto_no_passarela_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/367/pedido_de_providencia_30-2022_-_asfalto_no_passarela_-_pedro.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para recapeamento asfáltico nas ruas José Valentim Junges, São João e José Francisco Santos Lima, no Bairro Passarela.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/368/pedido_de_providencia_31-2022_-_asfalto_na_rua_honorio_ferla_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/368/pedido_de_providencia_31-2022_-_asfalto_na_rua_honorio_ferla_-_pedro.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para recapeamento asfáltico na Rua Honório Ferla, ao lado do Supermercado Central, no Bairro Ipiranga.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/369/pedido_de_providencia_32-2022_-_asfalto_na_rua_dos_lirios_e_azaleia_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/369/pedido_de_providencia_32-2022_-_asfalto_na_rua_dos_lirios_e_azaleia_-_pedro.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para recapeamento asfáltico nas ruas dos Lírios e Azaleias, no Bairro Alvorada.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/370/pedido_de_providencia_33-2022_-_energia_solar_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/370/pedido_de_providencia_33-2022_-_energia_solar_-_pedro.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Legislativo Municipal para instalação de energia solar no prédio da Câmara Municipal de Marmeleiro com recursos das emendas impositivas.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/373/pedido_de_providencia_34-2022_-_lateral_rua_deonisio_sedor_e_rua_seis_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/373/pedido_de_providencia_34-2022_-_lateral_rua_deonisio_sedor_e_rua_seis_-_pedro.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para colocar proteção lateral no lado direito na esquina da Rua 6 com a Rua Deonísio Sedor.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/374/pedido_de_providencia_35-2022_-_protecao_nas_pontes_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/374/pedido_de_providencia_35-2022_-_protecao_nas_pontes_-_pedro.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para colocar proteção lateral em todas as pontes do Rio Santa Rita.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/375/pedido_de_providencia_36-2022_-_recape_asfaltico_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/375/pedido_de_providencia_36-2022_-_recape_asfaltico_-_pedro.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para recapeamento asfáltico na Rua Antônio José Perin e Rua Amandio Gehlen.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/376/pedido_de_providencia_37-2022_-_recape_asfaltico_lado_esquerdo_da_pr-180_-_pedro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/376/pedido_de_providencia_37-2022_-_recape_asfaltico_lado_esquerdo_da_pr-180_-_pedro.pdf</t>
   </si>
   <si>
     <t>REQUER PEDIDO DE PROVIDÊNCIAS ao Executivo Municipal para recapeamento asfáltico no lado esquerdo da PR-180 sentido Renascença.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/379/pedido_de_providencia_38-2022_-_estrada_e_ponte_bom_jesus_-_irineu.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/379/pedido_de_providencia_38-2022_-_estrada_e_ponte_bom_jesus_-_irineu.pdf</t>
   </si>
   <si>
     <t>Requer Pedido de Providências ao Executivo Municipal para cascalhamento na estrada da Comunidade do Bom Jesus, iniciando na PR-180, e manutenção da ponte sobre o Rio Burrinho na mesma estrada, passando pela propriedade de Francisco Venturin.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/380/pedido_de_providencia_39-2022_-_recape_asfaltico_acesso_ao_recanto_verde_-_irineu.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/380/pedido_de_providencia_39-2022_-_recape_asfaltico_acesso_ao_recanto_verde_-_irineu.pdf</t>
   </si>
   <si>
     <t>Requer Pedido de Providências ao Executivo Municipal para cascalhamento na estrada que da acesso ao Recanto Verde na Comunidade de Bom Jesus, da PR-180 até a residência de Celio de Oliveira e na estrada da Comunidade de Bom Jesus que da acesso a propriedade de Ilário José da Silva, da PR-180 até a residência do agricultor.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Eleandro Vieira, Ribelato</t>
   </si>
   <si>
     <t>Manutenção das estradas da Comunidade do Bom Jesus e São Francisco e manutenção da ponte da Linha Jandira de forma urgente.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/487/pedido_de_providencia_41-2022_-ponte_estreita_-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/487/pedido_de_providencia_41-2022_-ponte_estreita_-_cindo.pdf</t>
   </si>
   <si>
     <t>Que através do departamento de urbanismo seja realizada força tarefa para término dos reparos da ponte estreita.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/488/pedido_de_providencia_42-2022_-ilumincao_publica_-_vanderlei.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/488/pedido_de_providencia_42-2022_-ilumincao_publica_-_vanderlei.pdf</t>
   </si>
   <si>
     <t>Que seja feito instalação de lâmpadas Led em todos os super postes nas Avenidas Dambros e Piva e Macali, revitalização da iluminação pública na Praça Central com lâmpadas de Led e instalação de iluminação no Meu Campinho e também em outros lugares que são necessários.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/489/pedido_de_providencia_44-2022_-_instalacao_de_ilumincao_publica_-_eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/489/pedido_de_providencia_44-2022_-_instalacao_de_ilumincao_publica_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública na Rua das Hortências no Bairro Alvorada.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/490/pedido_de_providencia_45-2022_-_manutencao_da_rua_que_da_acesso_ao_bairro_vila_roma___-_eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/490/pedido_de_providencia_45-2022_-_manutencao_da_rua_que_da_acesso_ao_bairro_vila_roma___-_eleandro.pdf</t>
   </si>
   <si>
     <t>Manutenção da rua que dá acesso ao Bairro Vila Roma e calçamento de pedras irregulares na parte que ainda falta, conforme abaixo assinado da população, em anexo</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/491/pedido_de_providencia__46-2022_-_manutencao_e_contrucao_de_pontos_de_onibus__-_cindo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/491/pedido_de_providencia__46-2022_-_manutencao_e_contrucao_de_pontos_de_onibus__-_cindo.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal juntamente com a Secretaria de Educação que se faça uma revisão em todos os abrigos de Ponto de Ônibus na cidade e interior e construir em locais que ainda não tem e se faz necessário para proteger os alunos.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/492/pedido_de_providencia__47-2022_-_instalacao_de_iluminacao_ginasio__-_vanderlei.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/492/pedido_de_providencia__47-2022_-_instalacao_de_iluminacao_ginasio__-_vanderlei.pdf</t>
   </si>
   <si>
     <t>Requer Pedido deProvidência ao Executivo Municipal que seja feito instalação de lâmpadas nos três ginásios de esportes do munícipio, Ginásio Volnei Pires, Ginásio Quirino Dalla Costa e Ginásio do Bairro Ipiranga.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/493/pedido_de_providencia_48-2022__-_colocacao_de_tubulacao_e_recapeamento_asfaltico_nas_ruas__-_eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/493/pedido_de_providencia_48-2022__-_colocacao_de_tubulacao_e_recapeamento_asfaltico_nas_ruas__-_eleandro.pdf</t>
   </si>
   <si>
     <t>Requer Pedido de Providência ao Executivo Municipal faça a colocação de tubulação e recapeamento asfáltico nas ruas: Carlos Edemar Bandeira (final), Periquitos, Seriemas, Pardais, Pavões, Perdizes, João de Barro, Gaviões e no Bairro Jardim Bandeira.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/494/pedido_de_providencia_49-2022_-colocacao_de_tubulacao_e_recapeamento_asfaltico_na_rua_gralha_azul_-_eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/494/pedido_de_providencia_49-2022_-colocacao_de_tubulacao_e_recapeamento_asfaltico_na_rua_gralha_azul_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Requer Pedido de Providência ao Executivo Municipal para colocação de tubulação e recapeamento asfáltico na Rua Gralha Azul no Bairro Jardim Bandeira.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/495/pedido_de_providencia_50-2022_-_manutencao_do_calcamento_de_pedras_irregulares_na_rua_que_da_acesso_ao_recanto_mata_nativa_-_eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/495/pedido_de_providencia_50-2022_-_manutencao_do_calcamento_de_pedras_irregulares_na_rua_que_da_acesso_ao_recanto_mata_nativa_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Requer Pedido de Providência ao Executivo Municipal para a manutenção do calçamento de pedras irregulares na Rua que dá acesso ao Recanto Mata Nativa, iniciando ao lado da PR-280 em direção a Comunidade da Linha Pocinho.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Poder Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/240/ploe_1-2022_-_cria_cargo_de_assessor_juridico.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/240/ploe_1-2022_-_cria_cargo_de_assessor_juridico.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.135, de 11 de dezembro de 2013, no art. 40 e nos Anexos I e II, para criar o cargo em comissão de Assessor Jurídico e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/241/ploe_2-2022_-_diarias.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/241/ploe_2-2022_-_diarias.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para o pagamento de diárias aos agentes públicos no âmbito do Poder Executivo do Município de Marmeleiro e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/242/ploe_3-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_700.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/242/ploe_3-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_700.00000.pdf</t>
   </si>
   <si>
     <t>Acrescenta ação de Governo no Plano Plurianual na Lei de Diretrizes Orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/243/ploe_4-2022_-_credito_especial_-_r_700.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/243/ploe_4-2022_-_credito_especial_-_r_700.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/244/ploe_5-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_194.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/244/ploe_5-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_194.00000.pdf</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/245/ploe_6-2022_-_credito_especial_-_r_194.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/245/ploe_6-2022_-_credito_especial_-_r_194.00000.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/246/ploe_7-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_240.0000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/246/ploe_7-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_240.0000.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/247/ploe_8-2022_-_credito_especial_-_r_240.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/247/ploe_8-2022_-_credito_especial_-_r_240.00000.pdf</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/248/ploe_9-2022_-_revisao_geral_anual_e_reajuste_vencimentos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/248/ploe_9-2022_-_revisao_geral_anual_e_reajuste_vencimentos.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos vencimentos dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/257/ploe_10-2022_-_acao_ppa_e_ldo_-_r__705.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/257/ploe_10-2022_-_acao_ppa_e_ldo_-_r__705.00000.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação de Governo no Plano Plurianual, Lei Municipal No 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 2.736 de 23/11/2021 publicada em 24/11/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/258/ploe_11-2022_-_credito_especial_-_r__705.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/258/ploe_11-2022_-_credito_especial_-_r__705.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/259/ploe_12-2022_-_acao_ppa_e_ldo_-_r_149.42100.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/259/ploe_12-2022_-_acao_ppa_e_ldo_-_r_149.42100.pdf</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/260/ploe_13-2022_-_credito_especial_-_r__149.42100.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/260/ploe_13-2022_-_credito_especial_-_r__149.42100.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/261/ploe_14-2022_-_acao_ppa_e_ldo_-_r__160.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/261/ploe_14-2022_-_acao_ppa_e_ldo_-_r__160.00000.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/262/ploe_15-2022_-_credito_especial_-_r_160.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/262/ploe_15-2022_-_credito_especial_-_r_160.00000.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/263/ploe_16-2022_-_acao_ppa_e_ldo_-_r__435.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/263/ploe_16-2022_-_acao_ppa_e_ldo_-_r__435.00000.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/264/ploe_17-2022_-_credito_especial_-_r__435.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/264/ploe_17-2022_-_credito_especial_-_r__435.00000.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/265/ploe_18-2022_-_acao_ppa_e_ldo_-_r_780.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/265/ploe_18-2022_-_acao_ppa_e_ldo_-_r_780.00000.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/266/ploe_19-2022_-_credito_especial_-_r_780.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/266/ploe_19-2022_-_credito_especial_-_r_780.00000.pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/267/ploe_20-2022_-_acao_ppa_e_ldo_-_r_221.24400.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/267/ploe_20-2022_-_acao_ppa_e_ldo_-_r_221.24400.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/268/ploe_21-2022_-_credito_especial_-_r__221.24400.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/268/ploe_21-2022_-_credito_especial_-_r__221.24400.pdf</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/269/ploe_22-2022_-_acao_ppa_e_ldo_-_r__105.50000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/269/ploe_22-2022_-_acao_ppa_e_ldo_-_r__105.50000.pdf</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/270/ploe_23-2022_-_credito_especial_-_r__105.50000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/270/ploe_23-2022_-_credito_especial_-_r__105.50000.pdf</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/271/ploe_24-2022_-_acao_ppa_e_ldo_-_r__815.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/271/ploe_24-2022_-_acao_ppa_e_ldo_-_r__815.00000.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/272/ploe_25-2022_-_credito_especial_-_r__815.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/272/ploe_25-2022_-_credito_especial_-_r__815.00000.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/273/ploe_26-2022_-_credito_especial_-_r_18.99167.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/273/ploe_26-2022_-_credito_especial_-_r_18.99167.pdf</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/276/ploe_27-2022_-_retifica_lei_2.274.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/276/ploe_27-2022_-_retifica_lei_2.274.pdf</t>
   </si>
   <si>
     <t>Retifica a redação de dispositivo da Lei nº 2.754, de 27 de janeiro de 2022.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/277/ploe_28-2022_-_consud.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/277/ploe_28-2022_-_consud.pdf</t>
   </si>
   <si>
     <t>Ratifica a Primeira alteração e Consolidação do Protocolo de Intenções do Consud - Consórcio Intermunicipal de Saúde do Sudoeste, e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/280/ploe_29-2022_-_autoriza_contratacao_temporaria.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/280/ploe_29-2022_-_autoriza_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de servidores por tempo determinado e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/281/ploe_30-2022_-_cestas_basicas.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/281/ploe_30-2022_-_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de cestas básicas aos servidores que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/282/ploe_31-2022_-_auxili-transporte_para_estudantes.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/282/ploe_31-2022_-_auxili-transporte_para_estudantes.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse mensal de auxílio-transporte a estudantes matriculados em cursos superiores de graduação e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/283/ploe_32-2022_-_energia_fotovoltaica.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/283/ploe_32-2022_-_energia_fotovoltaica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para implantação de sistemas de geração solar fotovoltaicos de energia renovável em prédios públicos.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/288/ploe_33-2022_-_denomina_terminal_rodiviario.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/288/ploe_33-2022_-_denomina_terminal_rodiviario.pdf</t>
   </si>
   <si>
     <t>Denomina o Terminal Rodoviário Municipal.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/302/ploe_34-2022_-_centro_de_saude_dr._darby_valente.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/302/ploe_34-2022_-_centro_de_saude_dr._darby_valente.pdf</t>
   </si>
   <si>
     <t>Denomina o Centro de Saúde situado na Avenida Dambros e Piva, Centro, do Município de Marmeleiro como "Centro de Saúde Dr. Darby Valente."</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/303/ploe_35-2022_-_travessa_cabo_joao_cunha_sobrinho.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/303/ploe_35-2022_-_travessa_cabo_joao_cunha_sobrinho.pdf</t>
   </si>
   <si>
     <t>Denomina a Travessa situada no Município de Marmeleiro como "Travessa Cabo João Cunha Sobrinho".</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/309/ploe_36-2022_-_altera_lei_2272.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/309/ploe_36-2022_-_altera_lei_2272.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Artigo 1º e revogação do inciso XX do Artigo 2º da Lei 2.272 de 02 de abril de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/310/ploe_37-2022_-_concessao_de_direito_real_de_uso.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/310/ploe_37-2022_-_concessao_de_direito_real_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o uso para incentivo ao desenvolvimento industrial e a concessão de direito de uso de bem imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Acrescenta Ação de Governo no Plano Plurianual, Lei Municipal Nº 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 2.736 de 23/11/2021 publicada em 24/11/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/320/ploe_42-2022_-_acao_de_govereno_ppa_e_ldo_-_r_95.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/320/ploe_42-2022_-_acao_de_govereno_ppa_e_ldo_-_r_95.00000.pdf</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/321/ploe_43-2022_-_credito_especial_-_r_95.00000.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/321/ploe_43-2022_-_credito_especial_-_r_95.00000.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/322/ploe_44-2022_-_acao_de_govereno_ppa_e_ldo_-_r_5.612.93389.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/322/ploe_44-2022_-_acao_de_govereno_ppa_e_ldo_-_r_5.612.93389.pdf</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/323/ploe_45-2022_-_credito_especial_-_r_5.612.93389.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/323/ploe_45-2022_-_credito_especial_-_r_5.612.93389.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/324/ploe_46-2022_-_altera_lei_1.746.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/324/ploe_46-2022_-_altera_lei_1.746.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação do § 1º, do Artigo 1º, da Lei nº 1.746 de 08 de dezembro de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/325/ploe_47-2022_-_concessao_de_direito_de_uso.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/325/ploe_47-2022_-_concessao_de_direito_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito de uso de bem imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/328/ploe_48-2022_-_altera_acoes_no_ppa.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/328/ploe_48-2022_-_altera_acoes_no_ppa.pdf</t>
   </si>
   <si>
     <t>Altera valores de Ações de Governo no Plano Plurianual, Lei Municipal Nº 2.734 de 16/11/2021, publicada em 17/11/2021, para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/329/ploe_49-2022_-_ldo_2023.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/329/ploe_49-2022_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/334/ploe_50-2022_-_cestas_basicas.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/334/ploe_50-2022_-_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/348/ploe_51-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/348/ploe_51-2022.pdf</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/349/ploe_52-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/349/ploe_52-2022.pdf</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/350/ploe_53-2022_-_cestas_basicas.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/350/ploe_53-2022_-_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/354/ploe_54-2022_-_credito_suplementar_-_emendas_impositivas.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/354/ploe_54-2022_-_credito_suplementar_-_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/356/ploe_55-2022_-_acrescenta_acoes_no_ppa.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/356/ploe_55-2022_-_acrescenta_acoes_no_ppa.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/357/ploe_56-2022_-_credito_especial.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/357/ploe_56-2022_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/363/ploe_57-2022_-_cria_vagas_para_professor.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/363/ploe_57-2022_-_cria_vagas_para_professor.pdf</t>
   </si>
   <si>
     <t>Cria vagas para o cargo de Professor de Educação lnfantil e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/364/ploe_58-2022_-_credito_suplementar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/364/ploe_58-2022_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/365/ploe_59-2022_-_altera_ppa_e_ldo.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/365/ploe_59-2022_-_altera_ppa_e_ldo.pdf</t>
   </si>
   <si>
     <t>Acrecenta Ação de Governo no Plano Plurianual, Lei Municipal Nº 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 2.736 de 23/11/2021, publicada em 24/11/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/366/ploe_60-2022_-_credito_especial.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/366/ploe_60-2022_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/371/ploe_61-2022_-_acrescenta_acao_de_governo_-_meu_campinho.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/371/ploe_61-2022_-_acrescenta_acao_de_governo_-_meu_campinho.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/372/ploe_62-2022_-_credito_especial_-_meu_campinho.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/372/ploe_62-2022_-_credito_especial_-_meu_campinho.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/381/ploe_63-2022_-_leilao.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/381/ploe_63-2022_-_leilao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder à alienação de bens imóveis inservíveis do patrimônio do município e dá outras providências.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/382/projeto_de_lei_consad.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/382/projeto_de_lei_consad.pdf</t>
   </si>
   <si>
     <t>Ratifica a 1ª alteração do Contrato de Consórcio do Consórcio Intermunicipal e Interestadual de Municípios – Santa Catarina, Paraná e Rio Grandedo Sul – de Segurança Alimentar, Atenção à Sanidade Agropecuária e Desenvolvimento Local (CONSAD) e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/383/ploe_65-2022_-drone.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/383/ploe_65-2022_-drone.pdf</t>
   </si>
   <si>
     <t>Concede permissão de uso de bem público a título gratuito e precário.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/384/ploe_66-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/384/ploe_66-2022.pdf</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/385/ploe_67-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/385/ploe_67-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder a abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/386/ploe_68-2022_-recurso_saude.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/386/ploe_68-2022_-recurso_saude.pdf</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/387/ploe_69-2022_-toldo_escolas.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/387/ploe_69-2022_-toldo_escolas.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ações de Governo no Plano Plurianual, Lei Municipal Nº 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 2.736 de 23/11/2021 publicada em 24/11/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/388/ploe_70-2022_-toldo_escolas_2.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/388/ploe_70-2022_-toldo_escolas_2.pdf</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/389/ploe_71-2022_-remanejamento_de_orcamento.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/389/ploe_71-2022_-remanejamento_de_orcamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Suplementar e dá outras provIdências.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_do_executivo_72-2022_loa.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_do_executivo_72-2022_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o exercício de 2023.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/393/projeto_de_lei_do_executivo_73-2022.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/393/projeto_de_lei_do_executivo_73-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei no 1.674, de 10 de março de 2010, que define a obrigação de pequeno valor para pagamento pelo Município de Marmeleiro.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_do_executivo_74-2022_-_reajuste.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_do_executivo_74-2022_-_reajuste.pdf</t>
   </si>
   <si>
     <t>Concede reajuste dos vencimentos dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_do_executivo_75-2022_-_gratificacao.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_do_executivo_75-2022_-_gratificacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.096, de 23 de setembro de 2013, que trata dispõe sobre o Plano de Cargos, de Carreira e o Sistema de Remuneração do Servidor do Quadro Geral do Poder Executivo de Marmeleiro.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_do_executivo_76-2022_-_contratacao_de_servidores.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_do_executivo_76-2022_-_contratacao_de_servidores.pdf</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_do_executivo_77-2022_-_veiculos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_do_executivo_77-2022_-_veiculos.pdf</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_do_executivo_78-2022_-_credito_adicional.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_do_executivo_78-2022_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/408/projeto_de_lei_do_executivo_79-2022_-_reforma_posto_de_saude_bom_jesus.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/408/projeto_de_lei_do_executivo_79-2022_-_reforma_posto_de_saude_bom_jesus.pdf</t>
   </si>
   <si>
     <t>Acrescenta Ação de Governo no Plano Plurianual, Lei Municipal N o 2.734 de 16/11/2021, publicada em 17/11/2021, na Lei de Diretrizes Orçamentárias, Lei Municipal Nº 2.736 de 23/11/2021 publicada em 24/11/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_de_executivo_80-2022_-__credito_adicional.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_de_executivo_80-2022_-__credito_adicional.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_do_executivo_81-2022_-_emenda_impositiva.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_do_executivo_81-2022_-_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_do_executivo_82-2022_-_projeto_de_lei_convenio_santa_izabel.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_do_executivo_82-2022_-_projeto_de_lei_convenio_santa_izabel.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com o MunicÍpio de Santa lzabel do Oeste para transferência de recursos e realização de procedimentos do Programa Paranaense de Ampliação do Acesso aos Procedimentos Cirúrgicos Eletivos - Opera Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_do_executivo_83-2022_-_cestas_basicas.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_do_executivo_83-2022_-_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Giovani Tolotti</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_do_executivo_84-2022_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_do_executivo_84-2022_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>PDLEG</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação da prestação de contas do Poder Legislativo do Município de Marmeleiro, Estado do Paraná, referente ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação da prestação de contas do Poder Executivo do Município de Marmeleiro, Estado do Paraná, referente ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_decreto_legislativo_no_3-2022_lai.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_decreto_legislativo_no_3-2022_lai.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 12.527 de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do caput do art. 5º, no inciso II do §3º do art. 37 e no §2º do art. 216 da Constituição.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Enfermeiros, Técnicos de Enfermagem, Auxiliares de Enfermagem, Agentes Comunitários de Saúde e Agentes de Combate a Endemias de nosso Município, especialmente pela dedicação nos dias difíceis suportados pelos munícipes, no período de Pandemia.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>RQLEG</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_1-2022_-_convocacao_resposavel_pela_engenharia_-_marcos.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_1-2022_-_convocacao_resposavel_pela_engenharia_-_marcos.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Legislativo de Marmeleiro encaminhamento de Ofício ao Executivo Municipal convocando o Diretor responsável pelo setor de engenharia do município.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_2-2022_-_sobre_marginal_pr_280_-_vera.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_2-2022_-_sobre_marginal_pr_280_-_vera.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Legislativo de Marmeleiro encaminhamento de Ofício ao Executivo Municipal solicitando informações a respeito do projeto executivo da via Marginal PR 280.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/304/requerimento_3-2022_-_valor_do_legislativo_de_2021_-_vanderlei.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/304/requerimento_3-2022_-_valor_do_legislativo_de_2021_-_vanderlei.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal informações sobre onde foi gasto o valor da sobra financeira do Legislativo do ano de 2021.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_4-2022_-_comissao_especial_transporte_escolar_-_vera.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_4-2022_-_comissao_especial_transporte_escolar_-_vera.pdf</t>
   </si>
   <si>
     <t>Requer ao Legislativo Municipal a formação de uma Comissão Especial de acompanhamento do transporte escolar municipal.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Requer ao Poder Legislativo de Marmeleiro encaminhamento de ofício ao Poder Executivo Municipal solicitando informações sobre o planejamento dos trabalhos de manutenção das estradas do interior do município.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Professor Landerson, Vera Dapont</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/286/projeto_de_resolucao_1-2022_-_altera_inciso_na_resolucao_2-2013.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/286/projeto_de_resolucao_1-2022_-_altera_inciso_na_resolucao_2-2013.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III dos artigos 15 e 16 da Resolução 002/2013.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/287/projeto_de_resolucao_2-2022_-_acrescenta_inciso_na_resolucao_2-2013.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/287/projeto_de_resolucao_2-2022_-_acrescenta_inciso_na_resolucao_2-2013.pdf</t>
   </si>
   <si>
     <t>Revoga e acrescenta inciso nos artigos 15 e 16 da Resolução 002/2013, homologada pela Lei nº 2.136 de 13 de dezembro de 2013.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Cindo, Professor Landerson, Professor Vanderlei, Vera Dapont</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_resolucao_3-2022_-_comissao_especial_-_transporte_escolar.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_resolucao_3-2022_-_comissao_especial_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Constitui a Comissão Especial de acompanhamento do transporte escolar municipal, com a finalidade de fiscalizar, obter diagnóstico, propor medidas e emitir pareceres, e dá outras providências.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Atualiza e altera dispositivos do Regimento Interno da Câmara do Município de Marmeleiro, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_resolucao_5-2022__banco_de_ideias_legislativo_-_eleandro.pdf</t>
+    <t>http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_resolucao_5-2022__banco_de_ideias_legislativo_-_eleandro.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativo no Município de Marmeleiro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2424,68 +2424,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/340/02_plce_1-2022_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/341/03_plce_2-2022_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/342/04_plce_3-2022_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/343/05_plce_4-2022_-_parcelamento_do_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/344/06_plce_5-2022_-_sistema_viario_e_mobilidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/345/07_plce_6-2022_-_conselho_da_cidade_concidade.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/346/08_plce_7-2022_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/347/09_plce_8-2022_-_lei_do_zoneamento_uso_e_ocupacao_do_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_1-2022_-_edificacoes_-_gallina.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_2-2022_-_edificacoes_-_claudimara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_3-2022_-_cabo_joao_-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_4-2022_-_custeio_remedios_e_tratamento_-_landerson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/470/indicacao_5-2022_-_energia_solar_-_vanderlei.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_6-2022_-_caminhao_pipa_na_ldo_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/465/indicacao_7-2022_-iluminacao_publica_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_9-2022_-calcamento_interior_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_10-2022_-semaforo_-_irineu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/469/indicacao_11-2022_-setor_maquinario_e_de_veiiculo_-_irineu.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_15-2022_-_micro-onibus__-irineu.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/474/indicacao_16-2022_-complexo_de_idosos__-_todos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/475/indicacao_17-2022_-_pavimentacao_com_pedras___-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/476/indicacao_18-2022_-_ponto_de_taxi__-_alecio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_19-2022_-__regularizacao_da_rua_e_continua_a_joao_tiburcio_borges_no_alto_sao_mateus__-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_20-2022_-_manutencao_estradas__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_21-2022_-_divisao_de_habitacao_e_moradia__-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/480/indicacao_22-2022_-_setor_rodoviario_-__irineu.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/481/indicacao_23-2022_-_recape_afaltico__-_alecio_e__itamar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/482/indicacao__24-2022_-_capela__-_alecio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/483/indicacao_25-2022_-_revisao_do_plano_de_carreira__-__eleandro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/484/indicacao_26-2022_-_aquisicao_de_livros_academicos__-__eleandro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/485/indicacao_27-2022_-investido_em_uma_cacamba_trucada_e_em_recape_asfaltico_-_todos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/486/indicacao_28-2022_-_placas_indicativas_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/327/emenda_aditiva_3_ao_ploe_37-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/284/emenda_modificativa_ao_plcl_1-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_do_legislativo_1-2022_-_revisao_geral_aos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_do_legislativo_2-2022_-_resposicao_aos_subsidios_dos_agetes_politicos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/285/projeto_de_lei_do_legislativo_3-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_do_legislativo_4-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_do_legislativo_5-2022_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_do_legislativo_6-2022_-_fogos_artificio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/313/veto_ao_plcl_1-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/338/veto_ao_ploe__30-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_complementar_do_legislativo_1-2022_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/254/pedido_de_providencia_1-2022_-_oficio_ao_der_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/255/pedido_de_providencia_2-2022_-_oficio_ao_mp_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_providencia_3-2022_-_contratacao_farmaceutico_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/275/pedido_de_providencia_4-2022_-_pedras_irregulares_-_alecio_claudia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/278/pedido_de_providencia_5-2022_-_tubulacao_alvorada_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/279/pedido_de_providencia_6-2022_-_estrada_do_km_4_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/294/pedido_de_providencia_7-2022_-_banheiros_no_meu_campinho_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/295/pedido_de_providencia_8-2022_-_ponte_sao_pedro_e_novo_progresso_-_vera.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/289/pedido_de_providencia_9-2022_-_asfalto_passarela_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/296/pedido_de_providencia_10-2022_-_redutor_velocidade_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/297/pedido_de_providencia_11-2022_-_redutor_velocidade_rua_antonio_jose_perin_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/298/pedido_de_providencia_12-2022_-_redutor_velocidade__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/299/pedido_de_providencia_13-2022_-_redutor_velocidade__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/300/pedido_de_providencia_14-2022_-_limpeza_do_rio_santa_rita__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/301/pedido_de_providencia_15-2022_-_ponte_rio_santa_rita__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/312/pedido_de_providencia_16-2022_-_forca_tarefa_estradas_do_interior__-_vera.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/333/pedido_de_providencia_17-2022_-_recape_asfaltico_e_tubulacao_avenida_macali__-_alecio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/336/pedido_de_providencia_18-2022_-_ponto_de_onibus_-_jardim_bandeira_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/337/pedido_de_providencia_19-2022_-_ponto_de_onibus_-_jardim_bandeira_-_papagaios_-_cindo.doc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/339/pedido_de_providencia_20-2022_-_iluminacao_saamara_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/351/pedido_de_providencia_21-2022_-_manutencao_estradas_do_interior_-_cindo_e_ribelato.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/352/pedido_de_providencia_22-2022_-_parques_infantil_-_landerson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/353/pedido_de_providencia_23-2022_-_placas_indicativas_no_interior_-_landerson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/355/pedido_de_providencia_24-2022_-_melhorias_pr-180_-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/360/pedido_de_providencia_26-2022_-_recapeamento_asfaltico_na_sergio_guedini_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/361/pedido_de_providencia_27-2022_-_recapeamento_asfaltico_na_valdevino_maciel_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/362/pedido_de_providencia_28-2022_-_recapeamento_asfaltico_na_travessa_bandeira_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/358/pedido_de_providencia_29-2022_-_ponte_sao_luis_-_vera.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/367/pedido_de_providencia_30-2022_-_asfalto_no_passarela_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/368/pedido_de_providencia_31-2022_-_asfalto_na_rua_honorio_ferla_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/369/pedido_de_providencia_32-2022_-_asfalto_na_rua_dos_lirios_e_azaleia_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/370/pedido_de_providencia_33-2022_-_energia_solar_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/373/pedido_de_providencia_34-2022_-_lateral_rua_deonisio_sedor_e_rua_seis_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/374/pedido_de_providencia_35-2022_-_protecao_nas_pontes_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/375/pedido_de_providencia_36-2022_-_recape_asfaltico_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/376/pedido_de_providencia_37-2022_-_recape_asfaltico_lado_esquerdo_da_pr-180_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/379/pedido_de_providencia_38-2022_-_estrada_e_ponte_bom_jesus_-_irineu.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/380/pedido_de_providencia_39-2022_-_recape_asfaltico_acesso_ao_recanto_verde_-_irineu.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/487/pedido_de_providencia_41-2022_-ponte_estreita_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/488/pedido_de_providencia_42-2022_-ilumincao_publica_-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/489/pedido_de_providencia_44-2022_-_instalacao_de_ilumincao_publica_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/490/pedido_de_providencia_45-2022_-_manutencao_da_rua_que_da_acesso_ao_bairro_vila_roma___-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/491/pedido_de_providencia__46-2022_-_manutencao_e_contrucao_de_pontos_de_onibus__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/492/pedido_de_providencia__47-2022_-_instalacao_de_iluminacao_ginasio__-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/493/pedido_de_providencia_48-2022__-_colocacao_de_tubulacao_e_recapeamento_asfaltico_nas_ruas__-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/494/pedido_de_providencia_49-2022_-colocacao_de_tubulacao_e_recapeamento_asfaltico_na_rua_gralha_azul_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/495/pedido_de_providencia_50-2022_-_manutencao_do_calcamento_de_pedras_irregulares_na_rua_que_da_acesso_ao_recanto_mata_nativa_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/240/ploe_1-2022_-_cria_cargo_de_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/241/ploe_2-2022_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/242/ploe_3-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_700.00000.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/243/ploe_4-2022_-_credito_especial_-_r_700.00000.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/244/ploe_5-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_194.00000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/245/ploe_6-2022_-_credito_especial_-_r_194.00000.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/246/ploe_7-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_240.0000.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/247/ploe_8-2022_-_credito_especial_-_r_240.00000.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/248/ploe_9-2022_-_revisao_geral_anual_e_reajuste_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/257/ploe_10-2022_-_acao_ppa_e_ldo_-_r__705.00000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/258/ploe_11-2022_-_credito_especial_-_r__705.00000.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/259/ploe_12-2022_-_acao_ppa_e_ldo_-_r_149.42100.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/260/ploe_13-2022_-_credito_especial_-_r__149.42100.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/261/ploe_14-2022_-_acao_ppa_e_ldo_-_r__160.00000.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/262/ploe_15-2022_-_credito_especial_-_r_160.00000.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/263/ploe_16-2022_-_acao_ppa_e_ldo_-_r__435.00000.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/264/ploe_17-2022_-_credito_especial_-_r__435.00000.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/265/ploe_18-2022_-_acao_ppa_e_ldo_-_r_780.00000.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/266/ploe_19-2022_-_credito_especial_-_r_780.00000.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/267/ploe_20-2022_-_acao_ppa_e_ldo_-_r_221.24400.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/268/ploe_21-2022_-_credito_especial_-_r__221.24400.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/269/ploe_22-2022_-_acao_ppa_e_ldo_-_r__105.50000.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/270/ploe_23-2022_-_credito_especial_-_r__105.50000.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/271/ploe_24-2022_-_acao_ppa_e_ldo_-_r__815.00000.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/272/ploe_25-2022_-_credito_especial_-_r__815.00000.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/273/ploe_26-2022_-_credito_especial_-_r_18.99167.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/276/ploe_27-2022_-_retifica_lei_2.274.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/277/ploe_28-2022_-_consud.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/280/ploe_29-2022_-_autoriza_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/281/ploe_30-2022_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/282/ploe_31-2022_-_auxili-transporte_para_estudantes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/283/ploe_32-2022_-_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/288/ploe_33-2022_-_denomina_terminal_rodiviario.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/302/ploe_34-2022_-_centro_de_saude_dr._darby_valente.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/303/ploe_35-2022_-_travessa_cabo_joao_cunha_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/309/ploe_36-2022_-_altera_lei_2272.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/310/ploe_37-2022_-_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/320/ploe_42-2022_-_acao_de_govereno_ppa_e_ldo_-_r_95.00000.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/321/ploe_43-2022_-_credito_especial_-_r_95.00000.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/322/ploe_44-2022_-_acao_de_govereno_ppa_e_ldo_-_r_5.612.93389.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/323/ploe_45-2022_-_credito_especial_-_r_5.612.93389.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/324/ploe_46-2022_-_altera_lei_1.746.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/325/ploe_47-2022_-_concessao_de_direito_de_uso.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/328/ploe_48-2022_-_altera_acoes_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/329/ploe_49-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/334/ploe_50-2022_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/348/ploe_51-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/349/ploe_52-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/350/ploe_53-2022_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/354/ploe_54-2022_-_credito_suplementar_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/356/ploe_55-2022_-_acrescenta_acoes_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/357/ploe_56-2022_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/363/ploe_57-2022_-_cria_vagas_para_professor.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/364/ploe_58-2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/365/ploe_59-2022_-_altera_ppa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/366/ploe_60-2022_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/371/ploe_61-2022_-_acrescenta_acao_de_governo_-_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/372/ploe_62-2022_-_credito_especial_-_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/381/ploe_63-2022_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/382/projeto_de_lei_consad.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/383/ploe_65-2022_-drone.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/384/ploe_66-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/385/ploe_67-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/386/ploe_68-2022_-recurso_saude.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/387/ploe_69-2022_-toldo_escolas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/388/ploe_70-2022_-toldo_escolas_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/389/ploe_71-2022_-remanejamento_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_do_executivo_72-2022_loa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/393/projeto_de_lei_do_executivo_73-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_do_executivo_74-2022_-_reajuste.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_do_executivo_75-2022_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_do_executivo_76-2022_-_contratacao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_do_executivo_77-2022_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_do_executivo_78-2022_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/408/projeto_de_lei_do_executivo_79-2022_-_reforma_posto_de_saude_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_de_executivo_80-2022_-__credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_do_executivo_81-2022_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_do_executivo_82-2022_-_projeto_de_lei_convenio_santa_izabel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_do_executivo_83-2022_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_do_executivo_84-2022_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_decreto_legislativo_no_3-2022_lai.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_1-2022_-_convocacao_resposavel_pela_engenharia_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_2-2022_-_sobre_marginal_pr_280_-_vera.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/304/requerimento_3-2022_-_valor_do_legislativo_de_2021_-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_4-2022_-_comissao_especial_transporte_escolar_-_vera.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/286/projeto_de_resolucao_1-2022_-_altera_inciso_na_resolucao_2-2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/287/projeto_de_resolucao_2-2022_-_acrescenta_inciso_na_resolucao_2-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_resolucao_3-2022_-_comissao_especial_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_resolucao_5-2022__banco_de_ideias_legislativo_-_eleandro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/340/02_plce_1-2022_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/341/03_plce_2-2022_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/342/04_plce_3-2022_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/343/05_plce_4-2022_-_parcelamento_do_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/344/06_plce_5-2022_-_sistema_viario_e_mobilidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/345/07_plce_6-2022_-_conselho_da_cidade_concidade.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/346/08_plce_7-2022_-_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/347/09_plce_8-2022_-_lei_do_zoneamento_uso_e_ocupacao_do_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_1-2022_-_edificacoes_-_gallina.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_2-2022_-_edificacoes_-_claudimara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_3-2022_-_cabo_joao_-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_4-2022_-_custeio_remedios_e_tratamento_-_landerson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/470/indicacao_5-2022_-_energia_solar_-_vanderlei.doc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_6-2022_-_caminhao_pipa_na_ldo_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/465/indicacao_7-2022_-iluminacao_publica_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/467/indicacao_9-2022_-calcamento_interior_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/468/indicacao_10-2022_-semaforo_-_irineu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/469/indicacao_11-2022_-setor_maquinario_e_de_veiiculo_-_irineu.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_15-2022_-_micro-onibus__-irineu.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/474/indicacao_16-2022_-complexo_de_idosos__-_todos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/475/indicacao_17-2022_-_pavimentacao_com_pedras___-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/476/indicacao_18-2022_-_ponto_de_taxi__-_alecio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_19-2022_-__regularizacao_da_rua_e_continua_a_joao_tiburcio_borges_no_alto_sao_mateus__-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_20-2022_-_manutencao_estradas__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_21-2022_-_divisao_de_habitacao_e_moradia__-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/480/indicacao_22-2022_-_setor_rodoviario_-__irineu.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/481/indicacao_23-2022_-_recape_afaltico__-_alecio_e__itamar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/482/indicacao__24-2022_-_capela__-_alecio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/483/indicacao_25-2022_-_revisao_do_plano_de_carreira__-__eleandro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/484/indicacao_26-2022_-_aquisicao_de_livros_academicos__-__eleandro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/485/indicacao_27-2022_-investido_em_uma_cacamba_trucada_e_em_recape_asfaltico_-_todos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/486/indicacao_28-2022_-_placas_indicativas_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/327/emenda_aditiva_3_ao_ploe_37-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/284/emenda_modificativa_ao_plcl_1-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_do_legislativo_1-2022_-_revisao_geral_aos_servidores_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_do_legislativo_2-2022_-_resposicao_aos_subsidios_dos_agetes_politicos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/285/projeto_de_lei_do_legislativo_3-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/314/projeto_de_lei_do_legislativo_4-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/315/projeto_de_lei_do_legislativo_5-2022_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/391/projeto_de_lei_do_legislativo_6-2022_-_fogos_artificio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/313/veto_ao_plcl_1-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/338/veto_ao_ploe__30-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_complementar_do_legislativo_1-2022_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/254/pedido_de_providencia_1-2022_-_oficio_ao_der_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/255/pedido_de_providencia_2-2022_-_oficio_ao_mp_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/256/pedido_de_providencia_3-2022_-_contratacao_farmaceutico_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/275/pedido_de_providencia_4-2022_-_pedras_irregulares_-_alecio_claudia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/278/pedido_de_providencia_5-2022_-_tubulacao_alvorada_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/279/pedido_de_providencia_6-2022_-_estrada_do_km_4_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/294/pedido_de_providencia_7-2022_-_banheiros_no_meu_campinho_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/295/pedido_de_providencia_8-2022_-_ponte_sao_pedro_e_novo_progresso_-_vera.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/289/pedido_de_providencia_9-2022_-_asfalto_passarela_-_alecio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/296/pedido_de_providencia_10-2022_-_redutor_velocidade_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/297/pedido_de_providencia_11-2022_-_redutor_velocidade_rua_antonio_jose_perin_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/298/pedido_de_providencia_12-2022_-_redutor_velocidade__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/299/pedido_de_providencia_13-2022_-_redutor_velocidade__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/300/pedido_de_providencia_14-2022_-_limpeza_do_rio_santa_rita__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/301/pedido_de_providencia_15-2022_-_ponte_rio_santa_rita__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/312/pedido_de_providencia_16-2022_-_forca_tarefa_estradas_do_interior__-_vera.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/333/pedido_de_providencia_17-2022_-_recape_asfaltico_e_tubulacao_avenida_macali__-_alecio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/336/pedido_de_providencia_18-2022_-_ponto_de_onibus_-_jardim_bandeira_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/337/pedido_de_providencia_19-2022_-_ponto_de_onibus_-_jardim_bandeira_-_papagaios_-_cindo.doc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/339/pedido_de_providencia_20-2022_-_iluminacao_saamara_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/351/pedido_de_providencia_21-2022_-_manutencao_estradas_do_interior_-_cindo_e_ribelato.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/352/pedido_de_providencia_22-2022_-_parques_infantil_-_landerson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/353/pedido_de_providencia_23-2022_-_placas_indicativas_no_interior_-_landerson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/355/pedido_de_providencia_24-2022_-_melhorias_pr-180_-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/360/pedido_de_providencia_26-2022_-_recapeamento_asfaltico_na_sergio_guedini_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/361/pedido_de_providencia_27-2022_-_recapeamento_asfaltico_na_valdevino_maciel_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/362/pedido_de_providencia_28-2022_-_recapeamento_asfaltico_na_travessa_bandeira_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/358/pedido_de_providencia_29-2022_-_ponte_sao_luis_-_vera.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/367/pedido_de_providencia_30-2022_-_asfalto_no_passarela_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/368/pedido_de_providencia_31-2022_-_asfalto_na_rua_honorio_ferla_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/369/pedido_de_providencia_32-2022_-_asfalto_na_rua_dos_lirios_e_azaleia_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/370/pedido_de_providencia_33-2022_-_energia_solar_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/373/pedido_de_providencia_34-2022_-_lateral_rua_deonisio_sedor_e_rua_seis_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/374/pedido_de_providencia_35-2022_-_protecao_nas_pontes_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/375/pedido_de_providencia_36-2022_-_recape_asfaltico_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/376/pedido_de_providencia_37-2022_-_recape_asfaltico_lado_esquerdo_da_pr-180_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/379/pedido_de_providencia_38-2022_-_estrada_e_ponte_bom_jesus_-_irineu.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/380/pedido_de_providencia_39-2022_-_recape_asfaltico_acesso_ao_recanto_verde_-_irineu.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/487/pedido_de_providencia_41-2022_-ponte_estreita_-_cindo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/488/pedido_de_providencia_42-2022_-ilumincao_publica_-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/489/pedido_de_providencia_44-2022_-_instalacao_de_ilumincao_publica_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/490/pedido_de_providencia_45-2022_-_manutencao_da_rua_que_da_acesso_ao_bairro_vila_roma___-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/491/pedido_de_providencia__46-2022_-_manutencao_e_contrucao_de_pontos_de_onibus__-_cindo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/492/pedido_de_providencia__47-2022_-_instalacao_de_iluminacao_ginasio__-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/493/pedido_de_providencia_48-2022__-_colocacao_de_tubulacao_e_recapeamento_asfaltico_nas_ruas__-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/494/pedido_de_providencia_49-2022_-colocacao_de_tubulacao_e_recapeamento_asfaltico_na_rua_gralha_azul_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/495/pedido_de_providencia_50-2022_-_manutencao_do_calcamento_de_pedras_irregulares_na_rua_que_da_acesso_ao_recanto_mata_nativa_-_eleandro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/240/ploe_1-2022_-_cria_cargo_de_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/241/ploe_2-2022_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/242/ploe_3-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_700.00000.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/243/ploe_4-2022_-_credito_especial_-_r_700.00000.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/244/ploe_5-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_194.00000.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/245/ploe_6-2022_-_credito_especial_-_r_194.00000.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/246/ploe_7-2022_-_acrescenta_acoes_no_ppa_e_ldo_-_r_240.0000.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/247/ploe_8-2022_-_credito_especial_-_r_240.00000.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/248/ploe_9-2022_-_revisao_geral_anual_e_reajuste_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/257/ploe_10-2022_-_acao_ppa_e_ldo_-_r__705.00000.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/258/ploe_11-2022_-_credito_especial_-_r__705.00000.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/259/ploe_12-2022_-_acao_ppa_e_ldo_-_r_149.42100.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/260/ploe_13-2022_-_credito_especial_-_r__149.42100.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/261/ploe_14-2022_-_acao_ppa_e_ldo_-_r__160.00000.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/262/ploe_15-2022_-_credito_especial_-_r_160.00000.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/263/ploe_16-2022_-_acao_ppa_e_ldo_-_r__435.00000.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/264/ploe_17-2022_-_credito_especial_-_r__435.00000.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/265/ploe_18-2022_-_acao_ppa_e_ldo_-_r_780.00000.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/266/ploe_19-2022_-_credito_especial_-_r_780.00000.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/267/ploe_20-2022_-_acao_ppa_e_ldo_-_r_221.24400.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/268/ploe_21-2022_-_credito_especial_-_r__221.24400.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/269/ploe_22-2022_-_acao_ppa_e_ldo_-_r__105.50000.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/270/ploe_23-2022_-_credito_especial_-_r__105.50000.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/271/ploe_24-2022_-_acao_ppa_e_ldo_-_r__815.00000.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/272/ploe_25-2022_-_credito_especial_-_r__815.00000.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/273/ploe_26-2022_-_credito_especial_-_r_18.99167.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/276/ploe_27-2022_-_retifica_lei_2.274.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/277/ploe_28-2022_-_consud.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/280/ploe_29-2022_-_autoriza_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/281/ploe_30-2022_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/282/ploe_31-2022_-_auxili-transporte_para_estudantes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/283/ploe_32-2022_-_energia_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/288/ploe_33-2022_-_denomina_terminal_rodiviario.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/302/ploe_34-2022_-_centro_de_saude_dr._darby_valente.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/303/ploe_35-2022_-_travessa_cabo_joao_cunha_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/309/ploe_36-2022_-_altera_lei_2272.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/310/ploe_37-2022_-_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/320/ploe_42-2022_-_acao_de_govereno_ppa_e_ldo_-_r_95.00000.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/321/ploe_43-2022_-_credito_especial_-_r_95.00000.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/322/ploe_44-2022_-_acao_de_govereno_ppa_e_ldo_-_r_5.612.93389.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/323/ploe_45-2022_-_credito_especial_-_r_5.612.93389.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/324/ploe_46-2022_-_altera_lei_1.746.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/325/ploe_47-2022_-_concessao_de_direito_de_uso.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/328/ploe_48-2022_-_altera_acoes_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/329/ploe_49-2022_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/334/ploe_50-2022_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/348/ploe_51-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/349/ploe_52-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/350/ploe_53-2022_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/354/ploe_54-2022_-_credito_suplementar_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/356/ploe_55-2022_-_acrescenta_acoes_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/357/ploe_56-2022_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/363/ploe_57-2022_-_cria_vagas_para_professor.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/364/ploe_58-2022_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/365/ploe_59-2022_-_altera_ppa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/366/ploe_60-2022_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/371/ploe_61-2022_-_acrescenta_acao_de_governo_-_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/372/ploe_62-2022_-_credito_especial_-_meu_campinho.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/381/ploe_63-2022_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/382/projeto_de_lei_consad.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/383/ploe_65-2022_-drone.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/384/ploe_66-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/385/ploe_67-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/386/ploe_68-2022_-recurso_saude.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/387/ploe_69-2022_-toldo_escolas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/388/ploe_70-2022_-toldo_escolas_2.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/389/ploe_71-2022_-remanejamento_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_do_executivo_72-2022_loa.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/393/projeto_de_lei_do_executivo_73-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/395/projeto_de_lei_do_executivo_74-2022_-_reajuste.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/396/projeto_de_lei_do_executivo_75-2022_-_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_do_executivo_76-2022_-_contratacao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/402/projeto_de_lei_do_executivo_77-2022_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_do_executivo_78-2022_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/408/projeto_de_lei_do_executivo_79-2022_-_reforma_posto_de_saude_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_de_executivo_80-2022_-__credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/410/projeto_de_lei_do_executivo_81-2022_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_de_lei_do_executivo_82-2022_-_projeto_de_lei_convenio_santa_izabel.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/414/projeto_de_lei_do_executivo_83-2022_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/415/projeto_de_lei_do_executivo_84-2022_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/390/projeto_de_decreto_legislativo_no_3-2022_lai.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/253/requerimento_1-2022_-_convocacao_resposavel_pela_engenharia_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_2-2022_-_sobre_marginal_pr_280_-_vera.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/304/requerimento_3-2022_-_valor_do_legislativo_de_2021_-_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_4-2022_-_comissao_especial_transporte_escolar_-_vera.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/286/projeto_de_resolucao_1-2022_-_altera_inciso_na_resolucao_2-2013.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/287/projeto_de_resolucao_2-2022_-_acrescenta_inciso_na_resolucao_2-2013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/330/projeto_de_resolucao_3-2022_-_comissao_especial_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marmeleiro.pr.leg.br/media/sapl/public/materialegislativa/2022/413/projeto_de_resolucao_5-2022__banco_de_ideias_legislativo_-_eleandro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H204"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="210.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="209.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>